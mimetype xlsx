--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e9cd08fdd947bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e2eb099be34ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b0a080f093b400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c07cb03dbb843c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f7e3c7153042f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b0a080f093b400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32a746c1ab14faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c07cb03dbb843c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>