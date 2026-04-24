--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2e2eb099be34ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef108531c3b40c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c07cb03dbb843c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253bb0284d574b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32a746c1ab14faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c07cb03dbb843c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51d13f85a654dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253bb0284d574b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,907</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,713</x:t>
-[...566 lines deleted...]
-          <x:t>1,119</x:t>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>