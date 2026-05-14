--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef108531c3b40c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b19833c42814884" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R253bb0284d574b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1434e900cae54cc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51d13f85a654dbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R253bb0284d574b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7d3138d87c4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1434e900cae54cc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>