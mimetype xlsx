--- v9 (2026-05-14)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b19833c42814884" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666f7ed33fc04522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1434e900cae54cc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216ec62490e44572"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7d3138d87c4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1434e900cae54cc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549e86b9e3914000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216ec62490e44572" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,603</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,595</x:t>
-[...340 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,457</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,507</x:t>
-[...63 lines deleted...]
-          <x:t>0,501</x:t>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>