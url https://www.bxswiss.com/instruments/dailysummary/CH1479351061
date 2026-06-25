--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R666f7ed33fc04522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c4f3bd5b85483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R216ec62490e44572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8288c6a40014b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549e86b9e3914000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R216ec62490e44572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e21d1b579f84260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8288c6a40014b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,369</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...359 lines deleted...]
-          <x:t>28.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,263</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>