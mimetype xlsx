--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c4f3bd5b85483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552c514a35ed429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8288c6a40014b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889f7f885f8c4a05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e21d1b579f84260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8288c6a40014b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4c9ca1e9fd461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889f7f885f8c4a05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>