--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552c514a35ed429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8122177201f54a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889f7f885f8c4a05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9d131327a4432b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4c9ca1e9fd461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889f7f885f8c4a05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac20d25dbd264dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9d131327a4432b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,173</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,175</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,149</x:t>
-[...168 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,129</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,095</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...161 lines deleted...]
-          <x:t>0,113</x:t>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>