--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8122177201f54a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d144d09b594adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9d131327a4432b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3610065f011430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac20d25dbd264dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9d131327a4432b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cc7365cb3a4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3610065f011430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,087</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...384 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,081</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>