--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d144d09b594adf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63b125d1c17746e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3610065f011430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357565b9ecfb48f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47cc7365cb3a4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3610065f011430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc268f7d6ce4c4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357565b9ecfb48f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...53 lines deleted...]
-          <x:t>0,029</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
-[...6 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,027</x:t>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,021</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>