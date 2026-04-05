--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039dcad5b5ee41fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc579c69622384f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99de6c56e17f4002"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba9dfe0f10e4e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1930dd6676844be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99de6c56e17f4002" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37762e3543d342c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba9dfe0f10e4e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...355 lines deleted...]
-          <x:t>0,699</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,699</x:t>
-[...220 lines deleted...]
-          <x:t>1,021</x:t>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>