--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc579c69622384f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139559e1ba2046c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raba9dfe0f10e4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97d87792d614ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37762e3543d342c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raba9dfe0f10e4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0382df641b40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97d87792d614ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,055</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>