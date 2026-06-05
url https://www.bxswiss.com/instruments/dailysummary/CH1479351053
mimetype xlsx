--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R139559e1ba2046c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93998b6017f4f78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb97d87792d614ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15c51075d0e46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a0382df641b40b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb97d87792d614ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28cc81029d64a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15c51075d0e46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,617</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...129 lines deleted...]
-          <x:t>0,473</x:t>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>0,573</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>0,451</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...85 lines deleted...]
-          <x:t>0,467</x:t>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>