--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93998b6017f4f78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17444cc95ae43a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra15c51075d0e46b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afda32276c0416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra28cc81029d64a40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra15c51075d0e46b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc68b9111a80148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afda32276c0416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,253</x:t>
-[...21 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>0,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>