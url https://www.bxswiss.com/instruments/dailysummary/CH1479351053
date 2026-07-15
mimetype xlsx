--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17444cc95ae43a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698395868a9b476d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1afda32276c0416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06371f283e0b42a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc68b9111a80148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1afda32276c0416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1ee81e9dd943f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06371f283e0b42a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,179</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>