--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R698395868a9b476d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78dd4d091fd4a19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06371f283e0b42a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1972db74785e467e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f1ee81e9dd943f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06371f283e0b42a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0b2f3ff9054f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1972db74785e467e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,187</x:t>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,141</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,117</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>0,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>