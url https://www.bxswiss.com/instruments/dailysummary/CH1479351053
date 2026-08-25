--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb78dd4d091fd4a19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61b18b9fe7c4946" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1972db74785e467e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a3f8d1ff964277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0b2f3ff9054f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1972db74785e467e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d5717695634efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a3f8d1ff964277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>0,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>0,061</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,063</x:t>
-[...21 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>