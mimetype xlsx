--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf61b18b9fe7c4946" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b9aad7add234e17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a3f8d1ff964277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33a9e441fdc0458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d5717695634efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a3f8d1ff964277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df286221b75448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33a9e441fdc0458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...70 lines deleted...]
-          <x:t>0,025</x:t>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,021</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>