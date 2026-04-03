--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bfb3cfbd5974cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9006b6454f374d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fabc0f60fab4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99c33fdb1784349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94c72e2a65e4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fabc0f60fab4259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c4b7a7c2404629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99c33fdb1784349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>