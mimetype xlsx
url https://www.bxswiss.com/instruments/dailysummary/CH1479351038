--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9006b6454f374d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17efda54109949ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc99c33fdb1784349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46118401826485a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76c4b7a7c2404629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc99c33fdb1784349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref4c8bf431cf4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46118401826485a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,987</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,893</x:t>
-[...512 lines deleted...]
-          <x:t>0,991</x:t>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>