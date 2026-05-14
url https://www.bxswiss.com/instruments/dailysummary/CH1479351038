--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17efda54109949ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4f8f18b8df41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46118401826485a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1685c7b9c42410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref4c8bf431cf4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46118401826485a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36859ee54a784f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1685c7b9c42410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>