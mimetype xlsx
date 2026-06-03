--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a4f8f18b8df41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85a8b6728524e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1685c7b9c42410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde98ae1a76544ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36859ee54a784f4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1685c7b9c42410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531913f55e794220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde98ae1a76544ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,577</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,503</x:t>
-[...102 lines deleted...]
-          <x:t>0,441</x:t>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,523</x:t>
-[...16 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,479</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>