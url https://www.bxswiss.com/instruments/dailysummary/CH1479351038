--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra85a8b6728524e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra788b91837dc4b86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcde98ae1a76544ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff722c2ed71437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531913f55e794220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcde98ae1a76544ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8019adea5ebc4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff722c2ed71437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>