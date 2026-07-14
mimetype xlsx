--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra788b91837dc4b86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfdcfdcd47742cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff722c2ed71437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4def771f22a48de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8019adea5ebc4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff722c2ed71437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76936e927cd94ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4def771f22a48de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,241</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,225</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>