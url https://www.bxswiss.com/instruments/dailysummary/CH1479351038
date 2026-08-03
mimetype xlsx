--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bfdcfdcd47742cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae248d2206324e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4def771f22a48de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88155d6eec41402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76936e927cd94ea1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4def771f22a48de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2438b8e884c4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88155d6eec41402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,147</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,155</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,151</x:t>
-[...178 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,119</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,103</x:t>
-[...16 lines deleted...]
-          <x:t>0,107</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...31 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,101</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>