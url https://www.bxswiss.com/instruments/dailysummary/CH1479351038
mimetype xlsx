--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae248d2206324e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b713547595d4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88155d6eec41402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac129d72315e4cbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2438b8e884c4eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88155d6eec41402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4247799b634c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac129d72315e4cbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,107</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...6 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...31 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...21 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>