--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b713547595d4a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09777c75be5c42b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac129d72315e4cbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d3c2764d51b413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a4247799b634c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac129d72315e4cbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aa64adcdccb4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d3c2764d51b413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,029</x:t>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,025</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,023</x:t>
-[...6 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,023</x:t>
-[...97 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,019</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>