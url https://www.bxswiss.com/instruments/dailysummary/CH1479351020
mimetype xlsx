--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44855738abd34a97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0203e36dafa4a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a485da50fdb4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8ecc5625e94d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79875dcb4f5a41b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a485da50fdb4c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ece309b2d6433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8ecc5625e94d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>