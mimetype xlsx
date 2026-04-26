--- v7 (2026-04-04)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0203e36dafa4a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626d208028644459" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc8ecc5625e94d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220c1a0a320e44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6ece309b2d6433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc8ecc5625e94d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1a336a41404ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220c1a0a320e44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,849</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,787</x:t>
-[...593 lines deleted...]
-          <x:t>0,931</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>