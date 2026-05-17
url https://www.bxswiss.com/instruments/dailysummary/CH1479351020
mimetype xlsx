--- v8 (2026-04-26)
+++ v9 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626d208028644459" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02d30c0b8c44103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R220c1a0a320e44ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf84cd2f2774fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1a336a41404ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R220c1a0a320e44ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4abc6ea52c9245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf84cd2f2774fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,651</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,617</x:t>
-[...141 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,489</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,479</x:t>
-[...43 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...43 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
-[...43 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
-        </x:is>
-[...3 lines deleted...]
-          <x:t>0,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>