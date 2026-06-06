--- v9 (2026-05-17)
+++ v10 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02d30c0b8c44103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c76a650f814417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cf84cd2f2774fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4320e3658d4aa6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4abc6ea52c9245c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cf84cd2f2774fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3c1d2f71a4470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4320e3658d4aa6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,489</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,479</x:t>
-[...43 lines deleted...]
-          <x:t>0,459</x:t>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,443</x:t>
-[...43 lines deleted...]
-          <x:t>0,499</x:t>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,483</x:t>
-[...43 lines deleted...]
-          <x:t>0,535</x:t>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>11.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,409</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>