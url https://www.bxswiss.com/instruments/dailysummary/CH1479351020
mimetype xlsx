--- v10 (2026-06-06)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c76a650f814417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee2841e60c947cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4320e3658d4aa6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724b159f642e470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f3c1d2f71a4470d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4320e3658d4aa6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8fcf6a7c54e423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724b159f642e470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,373</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...313 lines deleted...]
-          <x:t>0,311</x:t>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>0,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,185</x:t>
-[...16 lines deleted...]
-          <x:t>0,201</x:t>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>0,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>