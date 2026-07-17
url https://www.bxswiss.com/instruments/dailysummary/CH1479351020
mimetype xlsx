--- v11 (2026-06-27)
+++ v12 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee2841e60c947cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9a3edddc2a48fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R724b159f642e470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd4bf4f5f844368"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8fcf6a7c54e423a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R724b159f642e470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff37b98b1c254f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd4bf4f5f844368" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>