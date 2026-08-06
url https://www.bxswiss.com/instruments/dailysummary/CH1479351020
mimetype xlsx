--- v12 (2026-07-17)
+++ v13 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c9a3edddc2a48fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc626e46736146e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd4bf4f5f844368"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea46d142f6434865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff37b98b1c254f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd4bf4f5f844368" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43bdf7d72bb45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea46d142f6434865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,137</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,137</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,141</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,119</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,109</x:t>
-[...43 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,077</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...215 lines deleted...]
-          <x:t>0,089</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>