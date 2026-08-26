--- v13 (2026-08-06)
+++ v14 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc626e46736146e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13dacd4512224940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea46d142f6434865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b38ebe7c0a4b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re43bdf7d72bb45e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea46d142f6434865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34dc93d1acc44bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b38ebe7c0a4b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...313 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...60 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...4 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>