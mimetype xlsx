--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3079092783a840e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c03a521ee74436" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96682c8ca9bd4d57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc478fd25794d21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08eb2faa56164d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96682c8ca9bd4d57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ceaa638515c408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc478fd25794d21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>