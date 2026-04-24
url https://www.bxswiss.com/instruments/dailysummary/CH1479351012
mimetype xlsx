--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07c03a521ee74436" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418649894f604658" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dc478fd25794d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf60cff97fa34eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ceaa638515c408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dc478fd25794d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f9ca2a336c4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf60cff97fa34eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,578</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,511</x:t>
-[...620 lines deleted...]
-          <x:t>0,877</x:t>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>