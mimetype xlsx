--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R418649894f604658" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f33dbe98fc4ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf60cff97fa34eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec739ad123114ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f9ca2a336c4daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf60cff97fa34eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7b023594984fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec739ad123114ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>0,595</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>