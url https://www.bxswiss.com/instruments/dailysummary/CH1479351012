--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61f33dbe98fc4ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2607be5e15c04f13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec739ad123114ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15371315cb144a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b7b023594984fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec739ad123114ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd17cc949cbb439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15371315cb144a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,457</x:t>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,459</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,447</x:t>
-[...21 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...369 lines deleted...]
-          <x:t>0,345</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,383</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>