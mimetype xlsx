--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2607be5e15c04f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0ccca6458c4655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15371315cb144a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83ce7992c1a4b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd17cc949cbb439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15371315cb144a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c39d2eefa5b4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83ce7992c1a4b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>22.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,291</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>0,197</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,173</x:t>
-[...26 lines deleted...]
-          <x:t>0,177</x:t>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>