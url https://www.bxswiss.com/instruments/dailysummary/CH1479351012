--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0ccca6458c4655" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00cba2d9e7543b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf83ce7992c1a4b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed17e8323934e19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c39d2eefa5b4455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf83ce7992c1a4b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a627f8b41f44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed17e8323934e19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,157</x:t>
-[...31 lines deleted...]
-          <x:t>0,127</x:t>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,127</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,129</x:t>
-[...178 lines deleted...]
-          <x:t>0,111</x:t>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>