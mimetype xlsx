--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00cba2d9e7543b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cce7b284be44737" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed17e8323934e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a70582e98f3498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a627f8b41f44a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed17e8323934e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94489e20bff49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a70582e98f3498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,111</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...53 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...313 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,061</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>