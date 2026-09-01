--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cce7b284be44737" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf665b9c9455048d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a70582e98f3498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e20d93508134100"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94489e20bff49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a70582e98f3498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reef92b753d4f4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e20d93508134100" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479351012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,057</x:t>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>