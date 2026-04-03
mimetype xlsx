--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd46ec1ea02344d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8fafde316a4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde296f4d32ac4283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c8ef41720044ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91f1c00d81b6449c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde296f4d32ac4283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9692864e7e044ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c8ef41720044ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>