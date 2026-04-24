--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a8fafde316a4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a0994b67894027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19c8ef41720044ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337e0951533d437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9692864e7e044ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19c8ef41720044ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6b5f911f394c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337e0951533d437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,557</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,839</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>