--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67a0994b67894027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b93ca24f699415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337e0951533d437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341edaf7d5e94e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6b5f911f394c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337e0951533d437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8615bcb3e7242fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341edaf7d5e94e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>