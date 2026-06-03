--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b93ca24f699415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60240c66609f4912" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R341edaf7d5e94e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa20989dfc94e84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8615bcb3e7242fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R341edaf7d5e94e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R306e3fe1e1e44c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa20989dfc94e84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,431</x:t>
-[...16 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,427</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,419</x:t>
-[...286 lines deleted...]
-          <x:t>0,439</x:t>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>0,347</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,321</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...58 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>