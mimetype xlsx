--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60240c66609f4912" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9beef8ac32564090" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfaa20989dfc94e84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d7a594cde9402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R306e3fe1e1e44c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfaa20989dfc94e84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37b1c2df78e4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d7a594cde9402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,263</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...342 lines deleted...]
-          <x:t>0,193</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>0,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>