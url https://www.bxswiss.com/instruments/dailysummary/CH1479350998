--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9beef8ac32564090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d92904059de4e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d7a594cde9402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c36a8821e64227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re37b1c2df78e4fc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d7a594cde9402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc62c71a220084e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c36a8821e64227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,193</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,203</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>0,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>