--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d92904059de4e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b46e784864347b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c36a8821e64227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd450dab5bbcb47e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc62c71a220084e68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c36a8821e64227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743b59e86e3f4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd450dab5bbcb47e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...107 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>