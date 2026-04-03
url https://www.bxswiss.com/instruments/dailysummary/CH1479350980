--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce9b88edbd54d44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8839d9f43269475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f73c1b3a8540ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03778158338447c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ff4cf33b05241e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f73c1b3a8540ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddfd1d1a9904559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03778158338447c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>