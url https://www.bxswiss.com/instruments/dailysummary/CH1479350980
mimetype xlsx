--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8839d9f43269475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1eb1dcf9064c60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03778158338447c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1a3018ac1b4a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddfd1d1a9904559" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03778158338447c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a3b5b604b44ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1a3018ac1b4a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,499</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,777</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>