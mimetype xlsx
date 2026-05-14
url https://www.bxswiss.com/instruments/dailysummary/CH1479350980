--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1eb1dcf9064c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f88134d5cc642a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1a3018ac1b4a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3bc804d12264aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68a3b5b604b44ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1a3018ac1b4a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca268bf7c36f4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3bc804d12264aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>0,451</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>