--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f88134d5cc642a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a94b9c594d477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3bc804d12264aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cae99b9649742a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca268bf7c36f4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3bc804d12264aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0205d92edb2f4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cae99b9649742a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>0,411</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,407</x:t>
-[...97 lines deleted...]
-          <x:t>0,411</x:t>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,407</x:t>
-[...43 lines deleted...]
-          <x:t>0,307</x:t>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,261</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>0,331</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>