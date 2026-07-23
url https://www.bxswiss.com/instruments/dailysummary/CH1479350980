--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a94b9c594d477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165efe34a6cd4b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cae99b9649742a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e06b501be5c4aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0205d92edb2f4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cae99b9649742a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3f2ed96e2b4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e06b501be5c4aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,165</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>