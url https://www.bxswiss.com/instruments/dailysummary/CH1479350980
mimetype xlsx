--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R165efe34a6cd4b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3068469ceeb14f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e06b501be5c4aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd124eeeb13bf4276"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c3f2ed96e2b4fd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e06b501be5c4aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re642a77867d54c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd124eeeb13bf4276" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...16 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...313 lines deleted...]
-          <x:t>0,057</x:t>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>