--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3068469ceeb14f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7815df3d014b4b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd124eeeb13bf4276"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5a0f14776404015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re642a77867d54c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd124eeeb13bf4276" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R538c4bbaf8b445ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5a0f14776404015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>