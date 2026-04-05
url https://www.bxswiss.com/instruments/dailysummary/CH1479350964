--- v2 (2026-01-11)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ce4c3192904a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbaca6827c340a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8886dc1d0d418e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35383cf18a78439b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18d17b8589854a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8886dc1d0d418e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1c5852729b449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35383cf18a78439b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,484 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.12.2025</x:t>
-[...117 lines deleted...]
-          <x:t>0,579</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,561</x:t>
-[...323 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>