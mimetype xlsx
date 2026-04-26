--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbaca6827c340a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c849588f50e43f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35383cf18a78439b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra130933bfc62405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref1c5852729b449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35383cf18a78439b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8b6af199d5a4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra130933bfc62405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,617</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,475</x:t>
-[...566 lines deleted...]
-          <x:t>0,729</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>