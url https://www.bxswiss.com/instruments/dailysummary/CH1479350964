--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c849588f50e43f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3814af056d447a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra130933bfc62405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab310c647ae465f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8b6af199d5a4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra130933bfc62405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ad8d14846747ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab310c647ae465f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>