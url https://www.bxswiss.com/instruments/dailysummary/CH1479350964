--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3814af056d447a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1296c679427141ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ab310c647ae465f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383aa047196748af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ad8d14846747ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ab310c647ae465f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed6308e66f24eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383aa047196748af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,273</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,289</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,246</x:t>
-[...188 lines deleted...]
-          <x:t>0,341</x:t>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>