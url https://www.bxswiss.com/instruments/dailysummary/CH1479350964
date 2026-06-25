--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1296c679427141ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81c8c73fd63422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R383aa047196748af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e4196a3aa44495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed6308e66f24eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R383aa047196748af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05336f482ca841f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e4196a3aa44495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...377 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,237</x:t>
-[...16 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,183</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...92 lines deleted...]
-          <x:t>02.06.2026</x:t>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,159</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>