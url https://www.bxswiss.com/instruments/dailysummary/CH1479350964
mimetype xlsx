--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb81c8c73fd63422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6e4a2317b64b4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e4196a3aa44495"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b508e3aecdf4f38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05336f482ca841f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e4196a3aa44495" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f76e06dfb34975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b508e3aecdf4f38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>