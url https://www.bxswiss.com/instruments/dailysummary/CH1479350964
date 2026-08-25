--- v8 (2026-07-15)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6e4a2317b64b4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f526c8458d148d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b508e3aecdf4f38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603b671f9f1a48b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79f76e06dfb34975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b508e3aecdf4f38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805203f6a88444a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603b671f9f1a48b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,081</x:t>
-[...53 lines deleted...]
-          <x:t>0,059</x:t>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...16 lines deleted...]
-          <x:t>0,057</x:t>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...161 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>