--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f526c8458d148d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cfcfbf24b014c17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R603b671f9f1a48b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f02a53149a408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R805203f6a88444a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R603b671f9f1a48b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12c925e1bb6347d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f02a53149a408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,017</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...43 lines deleted...]
-          <x:t>0,019</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...6 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...161 lines deleted...]
-          <x:t>0,013</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,011</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>