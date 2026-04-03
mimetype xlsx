--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra05e73e67e264ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39cf4c2b77b34c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R038cd69264254705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c83d204e48a4d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c968cb5a63a4928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R038cd69264254705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7523d93792bf4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c83d204e48a4d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -786,36 +408,414 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>