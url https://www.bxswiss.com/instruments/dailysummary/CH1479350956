--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39cf4c2b77b34c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3939927b77b7403a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c83d204e48a4d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74161157a3349b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7523d93792bf4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c83d204e48a4d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c84fc763c646c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74161157a3349b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,472</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,411</x:t>
-[...620 lines deleted...]
-          <x:t>0,687</x:t>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>