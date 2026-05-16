--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3939927b77b7403a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae2f78066294955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re74161157a3349b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4d5f325a7e4ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0c84fc763c646c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re74161157a3349b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f276f239c7543d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4d5f325a7e4ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>