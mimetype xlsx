--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ae2f78066294955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e5b93a0181491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a4d5f325a7e4ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f2341b9a944f3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f276f239c7543d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a4d5f325a7e4ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917a9786d8f943bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f2341b9a944f3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,315</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,259</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>0,269</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,230</x:t>
-[...188 lines deleted...]
-          <x:t>0,319</x:t>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>