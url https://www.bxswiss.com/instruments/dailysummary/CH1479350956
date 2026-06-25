--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54e5b93a0181491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f39f44f3d146e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f2341b9a944f3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb817c71a2df943d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R917a9786d8f943bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f2341b9a944f3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0301e246d8c6427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb817c71a2df943d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>