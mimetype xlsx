--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f39f44f3d146e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bd2a5ca70c430e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb817c71a2df943d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ebb4029f914e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0301e246d8c6427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb817c71a2df943d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7421ad8670b45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ebb4029f914e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>