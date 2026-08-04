--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25bd2a5ca70c430e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec50c199760046ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07ebb4029f914e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404ebcd2da6a4f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7421ad8670b45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07ebb4029f914e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b0e031cfd34803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404ebcd2da6a4f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...16 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,051</x:t>
-[...6 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>13.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...36 lines deleted...]
-          <x:t>0,061</x:t>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>