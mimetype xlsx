--- v13 (2026-08-04)
+++ v14 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec50c199760046ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c431225eba84ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404ebcd2da6a4f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398977a0a82847ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7b0e031cfd34803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404ebcd2da6a4f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e76d0864c2545b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398977a0a82847ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,053</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,049</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...26 lines deleted...]
-          <x:t>0,039</x:t>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,041</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,033</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>