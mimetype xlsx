--- v14 (2026-08-25)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c431225eba84ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56d334cb71c4e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R398977a0a82847ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7449d5376c0e434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e76d0864c2545b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R398977a0a82847ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R610b4bbed2694aa1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7449d5376c0e434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,017</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
-[...6 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,017</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...43 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,013</x:t>
-[...97 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,011</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,011</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,011</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>