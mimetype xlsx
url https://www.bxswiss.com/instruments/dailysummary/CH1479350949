--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a7b4d23b82467d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5040262daee24123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3a7b80972304d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4f53b785494d48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf08e54f962e4e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3a7b80972304d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd079b4546a040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4f53b785494d48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>