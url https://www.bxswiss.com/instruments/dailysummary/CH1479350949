--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5040262daee24123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae0815f4bee4af7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f4f53b785494d48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d620eb35604b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd079b4546a040ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f4f53b785494d48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447ea9689000481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d620eb35604b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,387</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>0,645</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>