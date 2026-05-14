--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdae0815f4bee4af7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ea9015b8fc4929" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d620eb35604b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bb71b08f39482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R447ea9689000481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d620eb35604b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72c370eab0b4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bb71b08f39482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,327</x:t>
-[...21 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...90 lines deleted...]
-          <x:t>0,323</x:t>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>