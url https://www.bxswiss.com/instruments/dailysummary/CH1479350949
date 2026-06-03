--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9ea9015b8fc4929" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b507de9bce480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6bb71b08f39482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f01491a0013478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72c370eab0b4fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6bb71b08f39482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf452ff889e954c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f01491a0013478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,313</x:t>
-[...80 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>0,337</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...43 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,216</x:t>
-[...134 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>