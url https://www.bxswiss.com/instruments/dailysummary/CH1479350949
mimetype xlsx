--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b507de9bce480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1902147ab034ec4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f01491a0013478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be14f86a9e3457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf452ff889e954c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f01491a0013478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a601e836b44da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be14f86a9e3457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>