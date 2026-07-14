--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1902147ab034ec4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f39debfc09451d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be14f86a9e3457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1dfbcf4d134c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6a601e836b44da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be14f86a9e3457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521e8e5d7a9e4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1dfbcf4d134c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...80 lines deleted...]
-          <x:t>0,143</x:t>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>