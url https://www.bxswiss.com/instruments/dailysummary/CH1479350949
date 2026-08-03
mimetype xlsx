--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f39debfc09451d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0842b2fa767f43ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d1dfbcf4d134c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b9a6b86ad41d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R521e8e5d7a9e4ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d1dfbcf4d134c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e47c9014734ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b9a6b86ad41d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,089</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,093</x:t>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>01.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...16 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,047</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,083</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>