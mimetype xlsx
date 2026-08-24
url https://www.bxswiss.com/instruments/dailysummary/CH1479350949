--- v13 (2026-08-03)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0842b2fa767f43ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1611c78128542d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd0b9a6b86ad41d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d904a2b4c2f45df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e47c9014734ae3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd0b9a6b86ad41d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea33a1ea06f54260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d904a2b4c2f45df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,047</x:t>
-[...16 lines deleted...]
-          <x:t>0,051</x:t>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,045</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...60 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,037</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>