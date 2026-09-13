--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1611c78128542d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24500a4dc2a4ab3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d904a2b4c2f45df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e87a3abdfb94844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea33a1ea06f54260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d904a2b4c2f45df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6926eec482d4378" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e87a3abdfb94844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...225 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,013</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>