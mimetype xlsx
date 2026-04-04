--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd4052e5de94150" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd950e15b9d6c4198" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8443fe7808504897"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273f424ec11c4027"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc30506a2ab174f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8443fe7808504897" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b332cb2c0b48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273f424ec11c4027" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>