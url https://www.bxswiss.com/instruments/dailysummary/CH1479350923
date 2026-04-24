--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd950e15b9d6c4198" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2d8edc72874347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R273f424ec11c4027"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff676ca55a414c8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22b332cb2c0b48a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R273f424ec11c4027" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afd7170c38547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff676ca55a414c8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,551</x:t>
-[...603 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>