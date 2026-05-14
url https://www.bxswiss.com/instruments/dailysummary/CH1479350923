--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2d8edc72874347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39823d757b794806" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff676ca55a414c8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f34bb6e50042ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afd7170c38547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff676ca55a414c8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993703696b8c495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f34bb6e50042ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>