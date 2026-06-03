--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39823d757b794806" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53bea1ef32b54923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f34bb6e50042ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d0777bafc04853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993703696b8c495b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f34bb6e50042ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea21bacc9925408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d0777bafc04853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,291</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,224</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,303</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...43 lines deleted...]
-          <x:t>0,317</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,287</x:t>
-[...151 lines deleted...]
-          <x:t>0,297</x:t>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,293</x:t>
-[...43 lines deleted...]
-          <x:t>0,224</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...134 lines deleted...]
-          <x:t>0,238</x:t>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>