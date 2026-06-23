--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53bea1ef32b54923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6781c2990d3549d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02d0777bafc04853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e99c50bc16d4909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea21bacc9925408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02d0777bafc04853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4ec2fda34842ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e99c50bc16d4909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>