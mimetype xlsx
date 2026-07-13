--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6781c2990d3549d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68a9ad486cc48ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e99c50bc16d4909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8574b62a6c2d4e60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e4ec2fda34842ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e99c50bc16d4909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401c51a5874f4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8574b62a6c2d4e60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,183</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,165</x:t>
-[...33 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,137</x:t>
-[...53 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>