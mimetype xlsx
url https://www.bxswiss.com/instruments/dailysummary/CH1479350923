--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb68a9ad486cc48ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3bd76d286a46f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8574b62a6c2d4e60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ef4cca3d684fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R401c51a5874f4271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8574b62a6c2d4e60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1739205006a4fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ef4cca3d684fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...6 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,053</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...48 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...107 lines deleted...]
-          <x:t>0,053</x:t>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>