--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f612bd57f4f4ea8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ab1973e1194268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32ca1a33644b4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337c7800c1ce4754"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2691af775abb4b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32ca1a33644b4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba5a86c0e384baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337c7800c1ce4754" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>