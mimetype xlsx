--- v7 (2026-04-03)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8ab1973e1194268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb186ddb3f941d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337c7800c1ce4754"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44d2104a1c64d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba5a86c0e384baf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337c7800c1ce4754" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316f03e7435b43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44d2104a1c64d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,359</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>