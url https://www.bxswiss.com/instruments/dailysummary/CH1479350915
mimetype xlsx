--- v8 (2026-04-27)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb186ddb3f941d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ddd5e5eca94f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb44d2104a1c64d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da525bec7394d03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R316f03e7435b43aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb44d2104a1c64d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f80682d4a7b4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da525bec7394d03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>0,273</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,251</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,275</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>