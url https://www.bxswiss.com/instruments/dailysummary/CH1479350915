--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97ddd5e5eca94f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7260fc9b6064097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1da525bec7394d03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c1e481f9ac492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f80682d4a7b4566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1da525bec7394d03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dbf943028554474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c1e481f9ac492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,163</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>27.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,127</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,111</x:t>
-[...134 lines deleted...]
-          <x:t>0,133</x:t>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>