--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7260fc9b6064097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8993fd743228498a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c1e481f9ac492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b935368f692465a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dbf943028554474" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c1e481f9ac492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f85f18998c4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b935368f692465a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...296 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...31 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,071</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...119 lines deleted...]
-          <x:t>25.06.2026</x:t>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...26 lines deleted...]
-          <x:t>0,067</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>