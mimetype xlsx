--- v11 (2026-07-21)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8993fd743228498a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2a11af9b6f4d61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b935368f692465a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R910ba28134944bb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01f85f18998c4586" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b935368f692465a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c74f2fc78a74fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R910ba28134944bb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>0,043</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>