--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c309d93e3842d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb2b62f2ca494b8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2840274c4c3a4952"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e738978fbd543dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra20225c31d2a494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2840274c4c3a4952" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482e1803132149be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e738978fbd543dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>