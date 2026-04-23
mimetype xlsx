--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb2b62f2ca494b8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5eb15f7445d4c4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e738978fbd543dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf8a6e3af29478d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R482e1803132149be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e738978fbd543dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb9ba60333846ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf8a6e3af29478d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,445</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,339</x:t>
-[...566 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>