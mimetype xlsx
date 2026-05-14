--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5eb15f7445d4c4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca86fc37536419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf8a6e3af29478d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fde103044d46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bb9ba60333846ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf8a6e3af29478d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref56b374f0b342c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fde103044d46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,357</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,333</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>