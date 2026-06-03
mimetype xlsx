--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ca86fc37536419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc555218f48544d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46fde103044d46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde25cc149cd14d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref56b374f0b342c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46fde103044d46ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2d01a7ff014ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde25cc149cd14d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
-[...16 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>0,188</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...310 lines deleted...]
-          <x:t>0,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,168</x:t>
-[...134 lines deleted...]
-          <x:t>0,210</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>