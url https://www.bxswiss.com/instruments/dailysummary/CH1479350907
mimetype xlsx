--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc555218f48544d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad1c1bf89cb4f75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde25cc149cd14d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re389b9279635463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2d01a7ff014ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde25cc149cd14d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f1ff6efc2c4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re389b9279635463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>