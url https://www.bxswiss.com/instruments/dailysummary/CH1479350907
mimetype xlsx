--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ad1c1bf89cb4f75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2c274216094309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re389b9279635463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bc3382407f497d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18f1ff6efc2c4045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re389b9279635463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be0117b790b4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bc3382407f497d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,161</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,145</x:t>
-[...16 lines deleted...]
-          <x:t>0,125</x:t>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,121</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,121</x:t>
-[...53 lines deleted...]
-          <x:t>0,111</x:t>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,075</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>