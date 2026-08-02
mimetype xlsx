--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref2c274216094309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f2dd4173f34625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19bc3382407f497d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82942990524a40c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0be0117b790b4ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19bc3382407f497d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f677f0c4f2c4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82942990524a40c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,083</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,075</x:t>
-[...6 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,049</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...16 lines deleted...]
-          <x:t>0,039</x:t>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,037</x:t>
-[...107 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>