--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76f2dd4173f34625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05d48781e1dc4a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82942990524a40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d88267992fa4a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f677f0c4f2c4367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82942990524a40c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e2e2d7a5534f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d88267992fa4a9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...21 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>0,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,051</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,051</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,033</x:t>
+          <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,031</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>28.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,029</x:t>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,027</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,025</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>