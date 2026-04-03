--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c9935936d848c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2cc7f19a09d4d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd24aa37c9c242e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa32dc6203443e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baefe7ed853474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd24aa37c9c242e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa928cb4491d4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa32dc6203443e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,240</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>