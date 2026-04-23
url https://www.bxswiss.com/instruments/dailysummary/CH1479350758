--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2cc7f19a09d4d9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27050f9126b04a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aa32dc6203443e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f24fbd47a24c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa928cb4491d4062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aa32dc6203443e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb983043a36da44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f24fbd47a24c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,140</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,097</x:t>
-[...43 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,108</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,103</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,093</x:t>
-[...87 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>