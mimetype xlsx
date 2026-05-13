--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27050f9126b04a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c3f40c416a48b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0f24fbd47a24c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb218cefec0d148e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb983043a36da44cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0f24fbd47a24c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486de86d84d94a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb218cefec0d148e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,037</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>0,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>