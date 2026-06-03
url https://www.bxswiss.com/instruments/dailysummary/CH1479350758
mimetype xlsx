--- v6 (2026-05-13)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01c3f40c416a48b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5178c84555344103" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb218cefec0d148e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c3e955a0c645f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486de86d84d94a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb218cefec0d148e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03fa7f243bd84118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c3e955a0c645f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,051</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,053</x:t>
-[...26 lines deleted...]
-          <x:t>0,053</x:t>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>0,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>