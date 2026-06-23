--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5178c84555344103" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa35df5a81040bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c3e955a0c645f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aacf977a5504584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03fa7f243bd84118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c3e955a0c645f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29ae36f3bd64094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aacf977a5504584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...31 lines deleted...]
-          <x:t>0,049</x:t>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,063</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,059</x:t>
-[...97 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...6 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,065</x:t>
-[...279 lines deleted...]
-          <x:t>0,065</x:t>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>