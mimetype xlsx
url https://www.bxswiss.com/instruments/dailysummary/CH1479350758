--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4aa35df5a81040bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448a2e9ff1cd49b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aacf977a5504584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21acc44769b34a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29ae36f3bd64094" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aacf977a5504584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d452207c5d46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21acc44769b34a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>0,055</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,041</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,033</x:t>
-[...38 lines deleted...]
-          <x:t>0,033</x:t>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,023</x:t>
-[...38 lines deleted...]
-          <x:t>12.06.2026</x:t>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...154 lines deleted...]
-          <x:t>0,029</x:t>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>