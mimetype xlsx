--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448a2e9ff1cd49b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187aecbe3acf4a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21acc44769b34a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfe2472a9ad4a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d452207c5d46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21acc44769b34a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e341e709c5b4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfe2472a9ad4a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,021</x:t>
-[...237 lines deleted...]
-          <x:t>0,023</x:t>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,017</x:t>
-[...16 lines deleted...]
-          <x:t>0,019</x:t>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,021</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,015</x:t>
-[...16 lines deleted...]
-          <x:t>0,015</x:t>
+          <x:t>0,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,011</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,013</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>