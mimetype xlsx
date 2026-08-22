--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187aecbe3acf4a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5e85e1133c3458b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfe2472a9ad4a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaaa740542e24359"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e341e709c5b4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfe2472a9ad4a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee151e1b1ea4440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaaa740542e24359" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,019</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>0,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,013</x:t>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,011</x:t>
-[...399 lines deleted...]
-          <x:t>0,011</x:t>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>