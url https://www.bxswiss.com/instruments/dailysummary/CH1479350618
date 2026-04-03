--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R267e9ada18a04476" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ff513380d046db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f0d40a100b74e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688a8f8df63e42b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29b8cdb418b142d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f0d40a100b74e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fb14f02d8148ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688a8f8df63e42b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>