--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64ff513380d046db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8871b8c416a74a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R688a8f8df63e42b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575584233ad449d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45fb14f02d8148ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R688a8f8df63e42b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edbfd146e7d4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575584233ad449d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...97 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,182</x:t>
-[...48 lines deleted...]
-          <x:t>0,083</x:t>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>0,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>