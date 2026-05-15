--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8871b8c416a74a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0afe3cf0dc4f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R575584233ad449d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aee883fdee94136"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4edbfd146e7d4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R575584233ad449d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6879a725784def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aee883fdee94136" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,122</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>25.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,142</x:t>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,128</x:t>
-[...269 lines deleted...]
-          <x:t>0,134</x:t>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>0,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>