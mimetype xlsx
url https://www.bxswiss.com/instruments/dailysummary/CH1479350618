--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree0afe3cf0dc4f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8a9e83578544d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aee883fdee94136"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cd04e131734289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e6879a725784def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aee883fdee94136" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1d2cb3f2ee4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cd04e131734289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,134</x:t>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,126</x:t>
-[...38 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...166 lines deleted...]
-          <x:t>0,156</x:t>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,164</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>0,196</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...127 lines deleted...]
-          <x:t>0,118</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>