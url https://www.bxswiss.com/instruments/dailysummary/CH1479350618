--- v9 (2026-06-05)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8a9e83578544d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057bc3dc3d6046fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16cd04e131734289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a872409c924d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1d2cb3f2ee4986" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16cd04e131734289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d468e9c79c74cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a872409c924d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>0,157</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>