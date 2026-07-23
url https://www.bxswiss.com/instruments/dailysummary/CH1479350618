--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R057bc3dc3d6046fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24069c8c25bb4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a872409c924d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92b44ef9a8a41e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d468e9c79c74cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a872409c924d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01be0f09e2824e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92b44ef9a8a41e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,123</x:t>
-[...6 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,119</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...16 lines deleted...]
-          <x:t>0,095</x:t>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,071</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>0,073</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>0,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,041</x:t>
-[...80 lines deleted...]
-          <x:t>0,109</x:t>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>