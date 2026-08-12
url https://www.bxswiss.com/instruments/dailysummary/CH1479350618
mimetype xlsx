--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24069c8c25bb4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb5a1d367964a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92b44ef9a8a41e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092584ddab5d416f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01be0f09e2824e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92b44ef9a8a41e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7600ccc00a4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092584ddab5d416f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...151 lines deleted...]
-          <x:t>0,059</x:t>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>0,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>