--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eb5a1d367964a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45285fd6826459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R092584ddab5d416f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8455617afd84973"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf7600ccc00a4aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R092584ddab5d416f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a6b1d65d384017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8455617afd84973" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,047</x:t>
-[...16 lines deleted...]
-          <x:t>0,047</x:t>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,021</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,017</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,023</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,025</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,063</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>