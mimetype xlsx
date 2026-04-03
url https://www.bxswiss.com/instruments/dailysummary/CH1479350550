--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9132ecac11084f79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f5b73bd65a4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239760a335634e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a01ffcbb73143d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13da95cfb3c24f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239760a335634e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref101473b7fc44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a01ffcbb73143d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>