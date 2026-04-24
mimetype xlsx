--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17f5b73bd65a4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93b229b2cf94e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a01ffcbb73143d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb963bef5578f437c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref101473b7fc44bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a01ffcbb73143d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abec3332de34458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb963bef5578f437c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,285</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,329</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>16.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,341</x:t>
-[...70 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,273</x:t>
-[...279 lines deleted...]
-          <x:t>0,194</x:t>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>