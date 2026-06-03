--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93b229b2cf94e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3f799c72c14247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb963bef5578f437c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e589a5b0ea04114"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0abec3332de34458" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb963bef5578f437c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8ea9c2db944e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e589a5b0ea04114" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,122</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,122</x:t>
-[...11 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,170</x:t>
-[...146 lines deleted...]
-          <x:t>0,234</x:t>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,186</x:t>
-[...70 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,367</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>0,375</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...53 lines deleted...]
-          <x:t>0,281</x:t>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>