--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3f799c72c14247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3e90042a5c456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e589a5b0ea04114"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d70eef60aca476d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e8ea9c2db944e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e589a5b0ea04114" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c5884071614c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d70eef60aca476d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,343</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>0,156</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>20.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,379</x:t>
-[...225 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>