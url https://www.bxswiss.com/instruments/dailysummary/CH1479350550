--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3e90042a5c456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f935e314634536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d70eef60aca476d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c592f55cf4b4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c5884071614c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d70eef60aca476d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e752caea5d4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c592f55cf4b4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,393</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>0,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>08.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,205</x:t>
-[...75 lines deleted...]
-          <x:t>0,129</x:t>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,103</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,123</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>0,187</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>