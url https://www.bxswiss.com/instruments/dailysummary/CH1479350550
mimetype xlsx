--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88f935e314634536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4a752353994a6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c592f55cf4b4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbec7ee2e7504563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75e752caea5d4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c592f55cf4b4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846e1824b9fd4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbec7ee2e7504563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,187</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,153</x:t>
-[...70 lines deleted...]
-          <x:t>0,187</x:t>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,187</x:t>
-[...485 lines deleted...]
-          <x:t>0,101</x:t>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>