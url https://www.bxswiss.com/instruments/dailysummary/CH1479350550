--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4a752353994a6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9e003100af4819" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbec7ee2e7504563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfc2968875440cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846e1824b9fd4e48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbec7ee2e7504563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96422f7d55d344ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfc2968875440cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,297</x:t>
-[...53 lines deleted...]
-          <x:t>0,273</x:t>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,199</x:t>
-[...11 lines deleted...]
-          <x:t>0,171</x:t>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,173</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,105</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,101</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,059</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>0,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>