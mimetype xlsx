--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d9e003100af4819" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63985f9fb5549cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dfc2968875440cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267b3af966164805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96422f7d55d344ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dfc2968875440cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ecb03df95d4256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267b3af966164805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,087</x:t>
-[...21 lines deleted...]
-          <x:t>0,059</x:t>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,043</x:t>
-[...16 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,045</x:t>
-[...80 lines deleted...]
-          <x:t>0,077</x:t>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>30.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>0,059</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>