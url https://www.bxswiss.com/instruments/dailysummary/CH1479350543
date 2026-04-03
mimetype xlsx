--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R048e169d76b747f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e824e2f0d5543fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2428fb913e41446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283f27ef5b104cb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf736abfbfdb94564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2428fb913e41446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951daf8e69654caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283f27ef5b104cb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>