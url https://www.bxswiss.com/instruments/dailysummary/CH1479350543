--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e824e2f0d5543fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1091a34c7a1403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283f27ef5b104cb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbeb12eea9342fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951daf8e69654caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283f27ef5b104cb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09210fb2fd3e45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbeb12eea9342fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>0,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,371</x:t>
-[...70 lines deleted...]
-          <x:t>0,367</x:t>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,343</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
-[...220 lines deleted...]
-          <x:t>0,210</x:t>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>