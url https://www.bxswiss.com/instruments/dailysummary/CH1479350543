--- v6 (2026-04-24)
+++ v7 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1091a34c7a1403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0482c18d6c524879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dbeb12eea9342fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f458dfa3e8448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09210fb2fd3e45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dbeb12eea9342fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89fcc71bc02645e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f458dfa3e8448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,130</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
-        </x:is>
-[...565 lines deleted...]
-          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>