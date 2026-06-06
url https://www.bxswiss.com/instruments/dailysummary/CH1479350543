--- v7 (2026-05-17)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0482c18d6c524879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6687e5e361754757" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f458dfa3e8448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920abc7e5bac4528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89fcc71bc02645e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f458dfa3e8448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdede30ae4c1d46bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920abc7e5bac4528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,287</x:t>
-[...4 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,194</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>