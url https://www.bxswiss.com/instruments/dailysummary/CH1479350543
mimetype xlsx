--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6687e5e361754757" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c252c06c90947ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920abc7e5bac4528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98e431285e546b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdede30ae4c1d46bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920abc7e5bac4528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1374efe8c5d49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98e431285e546b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,244</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...97 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,291</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>0,164</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,253</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,243</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>