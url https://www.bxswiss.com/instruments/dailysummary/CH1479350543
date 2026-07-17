--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c252c06c90947ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30510daea6264ede" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc98e431285e546b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b58599fa2244c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1374efe8c5d49c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc98e431285e546b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c53d7a7af9b434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b58599fa2244c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,227</x:t>
-[...80 lines deleted...]
-          <x:t>0,147</x:t>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...293 lines deleted...]
-          <x:t>0,107</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>