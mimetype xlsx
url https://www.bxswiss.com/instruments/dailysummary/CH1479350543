--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30510daea6264ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc549c20f9e6d4886" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b58599fa2244c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c42cd91250e4954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c53d7a7af9b434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b58599fa2244c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4697d88e6c3e4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c42cd91250e4954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,193</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,199</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,161</x:t>
-[...377 lines deleted...]
-          <x:t>0,221</x:t>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,225</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>0,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>