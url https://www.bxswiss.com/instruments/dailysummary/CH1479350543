--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc549c20f9e6d4886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570bfbab9a2a4a4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c42cd91250e4954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb437585e7fdd4bd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4697d88e6c3e4bfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c42cd91250e4954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5afe051e16045ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb437585e7fdd4bd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,355</x:t>
-[...80 lines deleted...]
-          <x:t>0,159</x:t>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,125</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>0,109</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,121</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>0,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>