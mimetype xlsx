--- v12 (2026-08-26)
+++ v13 (2026-09-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570bfbab9a2a4a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd95f0f2335184a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb437585e7fdd4bd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05d36df26d1f4dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5afe051e16045ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb437585e7fdd4bd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d8c6d411254abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05d36df26d1f4dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...53 lines deleted...]
-          <x:t>0,091</x:t>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>0,085</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>