--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9155bfc88b5d4eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c2a52c54064b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde93fe71d46046ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b54ef6eaa441e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10528bdf1b624ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde93fe71d46046ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2bfaab6c3824122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b54ef6eaa441e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>