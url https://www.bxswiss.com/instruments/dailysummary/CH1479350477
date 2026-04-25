--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4c2a52c54064b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713e6cca2ead408e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b54ef6eaa441e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2e7df623184090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2bfaab6c3824122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b54ef6eaa441e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f0e3e633864f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2e7df623184090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,707</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,529</x:t>
-[...156 lines deleted...]
-          <x:t>0,495</x:t>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,563</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,309</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>