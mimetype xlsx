--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713e6cca2ead408e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra231d4db38bb4f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a2e7df623184090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce5c92bc55c40fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f0e3e633864f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a2e7df623184090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11848e4de5104671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce5c92bc55c40fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,353</x:t>
-[...16 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,295</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>0,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>