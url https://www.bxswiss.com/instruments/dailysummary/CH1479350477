--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra231d4db38bb4f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee2f222f132456c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce5c92bc55c40fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf606e764af394b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11848e4de5104671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce5c92bc55c40fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7741d76d819b4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf606e764af394b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,401</x:t>
-[...16 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,399</x:t>
-[...58 lines deleted...]
-          <x:t>0,405</x:t>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,539</x:t>
-[...31 lines deleted...]
-          <x:t>0,491</x:t>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,487</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,435</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>0,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,377</x:t>
-[...112 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>