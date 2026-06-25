--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ee2f222f132456c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b261ecbd0f49fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf606e764af394b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7a20c51e324610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7741d76d819b4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf606e764af394b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R959bd573ced14a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7a20c51e324610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,453</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,375</x:t>
-[...141 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...441 lines deleted...]
-          <x:t>0,457</x:t>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>