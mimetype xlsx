--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b261ecbd0f49fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4425c7d3d2f64edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf7a20c51e324610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c32e8f524b24d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R959bd573ced14a86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf7a20c51e324610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccf967f18844e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c32e8f524b24d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,683</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,551</x:t>
-[...151 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,211</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>