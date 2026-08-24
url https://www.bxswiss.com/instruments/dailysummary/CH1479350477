--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4425c7d3d2f64edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96483a7fcc74b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c32e8f524b24d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12021f909fac48a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ccf967f18844e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c32e8f524b24d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1911238af01944ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12021f909fac48a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...161 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,263</x:t>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,195</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>