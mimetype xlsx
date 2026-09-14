--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc96483a7fcc74b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80919d3887904bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12021f909fac48a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701dffe6300642cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1911238af01944ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12021f909fac48a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5482fa9b928e4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701dffe6300642cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,221</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>0,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>