--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7a90268717a4c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc594d7e307f84033" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37519a60b78a4383"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc6d0897a594ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0ce9c80f684406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37519a60b78a4383" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46658c2e8d0f4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc6d0897a594ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,399</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>