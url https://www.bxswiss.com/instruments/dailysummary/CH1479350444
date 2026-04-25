--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc594d7e307f84033" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb993f72ffa634c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fc6d0897a594ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2d899cc6944b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46658c2e8d0f4361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fc6d0897a594ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re630fa41ab7041c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2d899cc6944b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,803</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,609</x:t>
-[...92 lines deleted...]
-          <x:t>0,391</x:t>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,383</x:t>
-[...490 lines deleted...]
-          <x:t>0,361</x:t>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>