--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb993f72ffa634c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fda9dd8309540b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f2d899cc6944b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf01a25438a429b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re630fa41ab7041c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f2d899cc6944b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec676befa9f24c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf01a25438a429b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>0,269</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
-[...124 lines deleted...]
-          <x:t>0,675</x:t>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>0,491</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,477</x:t>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,507</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,509</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>