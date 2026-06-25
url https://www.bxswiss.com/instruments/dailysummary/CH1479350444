--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fda9dd8309540b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292ea49b5ebe4dde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf01a25438a429b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11574c0c74c141a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec676befa9f24c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf01a25438a429b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02b01a2876642be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11574c0c74c141a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,497</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,411</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,355</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,543</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>