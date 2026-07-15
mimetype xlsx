--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R292ea49b5ebe4dde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971b3d8f9e3e4359" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11574c0c74c141a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e59d27e04ea4294"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02b01a2876642be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11574c0c74c141a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1f5df1c2774def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e59d27e04ea4294" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,757</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
-[...33 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,599</x:t>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,507</x:t>
-[...141 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,295</x:t>
-[...4 lines deleted...]
-          <x:t>0,237</x:t>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,271</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,381</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,371</x:t>
-[...26 lines deleted...]
-          <x:t>0,269</x:t>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>