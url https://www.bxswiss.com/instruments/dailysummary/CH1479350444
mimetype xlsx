--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971b3d8f9e3e4359" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fa52549dbf48e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e59d27e04ea4294"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8b84e0b4764d32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree1f5df1c2774def" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e59d27e04ea4294" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e83fd1731e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8b84e0b4764d32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,367</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,327</x:t>
-[...517 lines deleted...]
-          <x:t>0,293</x:t>
+          <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>