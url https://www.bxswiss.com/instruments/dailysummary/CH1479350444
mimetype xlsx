--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67fa52549dbf48e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a556c593f54ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda8b84e0b4764d32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5acbd7c1d174796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22e83fd1731e42af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda8b84e0b4764d32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d738ed4c0ea4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5acbd7c1d174796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,659</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,421</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,283</x:t>
-[...367 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>0,529</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>