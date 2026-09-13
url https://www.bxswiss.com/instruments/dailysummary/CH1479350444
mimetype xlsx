--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81a556c593f54ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8767f827dc0c402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5acbd7c1d174796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R404afe5cef5a4f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d738ed4c0ea4b9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5acbd7c1d174796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91b037966494e70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R404afe5cef5a4f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,373</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>0,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,387</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>