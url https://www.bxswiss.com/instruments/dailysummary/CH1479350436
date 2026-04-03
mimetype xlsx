--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc69151ce74c4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe7e110eb63467b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440e53958b1d4d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4435fa6a33e4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab6b074b70b404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440e53958b1d4d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c404b5d58d44f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4435fa6a33e4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>