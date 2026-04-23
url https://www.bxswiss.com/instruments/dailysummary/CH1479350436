--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fe7e110eb63467b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54bd7b4f4614122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4435fa6a33e4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73edaaca2cb54687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c404b5d58d44f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4435fa6a33e4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7adb232d5a4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73edaaca2cb54687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,839</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,801</x:t>
-[...566 lines deleted...]
-          <x:t>0,389</x:t>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>