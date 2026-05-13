--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf54bd7b4f4614122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94105a1d78274bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73edaaca2cb54687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1198f11944ac48a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f7adb232d5a4641" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73edaaca2cb54687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd584e01f4c66439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1198f11944ac48a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,439</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>0,611</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,497</x:t>
-[...97 lines deleted...]
-          <x:t>0,507</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,497</x:t>
-[...134 lines deleted...]
-          <x:t>0,573</x:t>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>