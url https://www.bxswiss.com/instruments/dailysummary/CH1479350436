--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94105a1d78274bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75eaaae6e8c4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1198f11944ac48a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006008b58f2d4cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd584e01f4c66439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1198f11944ac48a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd6e520c490749fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006008b58f2d4cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,417</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>14.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>0,469</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,497</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,531</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,517</x:t>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>