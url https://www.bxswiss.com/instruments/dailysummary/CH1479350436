--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf75eaaae6e8c4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a13f112ba945dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006008b58f2d4cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re474cc8b477c4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd6e520c490749fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006008b58f2d4cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba4eff37ae34a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re474cc8b477c4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>05.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,599</x:t>
-[...495 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>