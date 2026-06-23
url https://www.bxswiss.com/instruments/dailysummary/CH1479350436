--- v10 (2026-06-22)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a13f112ba945dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d4e1376a954b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re474cc8b477c4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77cd314d5c10485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbba4eff37ae34a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re474cc8b477c4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ffcdbfd49b4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77cd314d5c10485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,235 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,753</x:t>
-[...58 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,839</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,551</x:t>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>