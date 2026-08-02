--- v11 (2026-06-23)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58d4e1376a954b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb9649cdbf54be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77cd314d5c10485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e2fd0965b94c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7ffcdbfd49b4102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77cd314d5c10485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e2b5de0f3c149e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e2fd0965b94c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,963</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,859</x:t>
-[...60 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,817</x:t>
-[...161 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,385</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>0,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>