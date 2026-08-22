--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbb9649cdbf54be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891ed1bec29e4563" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e2fd0965b94c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55289942d40a4d02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e2b5de0f3c149e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e2fd0965b94c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7559879c244ee2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55289942d40a4d02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,297</x:t>
-[...16 lines deleted...]
-          <x:t>0,309</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,307</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,763</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>0,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,371</x:t>
-[...107 lines deleted...]
-          <x:t>0,385</x:t>
+          <x:t>0,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>