--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49bdd27d55b148ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba77e3b5eae4c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3df63d43a20f43a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a72190319b427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f7b82979db4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3df63d43a20f43a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9049d1d5f14de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a72190319b427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>