--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba77e3b5eae4c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8ca328bc524fa8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a72190319b427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983c8edaffe446ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9049d1d5f14de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a72190319b427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441e917a84854b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983c8edaffe446ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,747</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...43 lines deleted...]
-          <x:t>0,733</x:t>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,637</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>0,617</x:t>
-        </x:is>
-[...337 lines deleted...]
-          <x:t>0,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>