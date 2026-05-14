--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa8ca328bc524fa8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e63052b7954b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R983c8edaffe446ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d3222c325749bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441e917a84854b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R983c8edaffe446ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411a08791d6946ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d3222c325749bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...70 lines deleted...]
-          <x:t>0,389</x:t>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,353</x:t>
-[...92 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,523</x:t>
-[...360 lines deleted...]
-          <x:t>0,617</x:t>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>