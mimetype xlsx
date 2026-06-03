--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e63052b7954b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd008ba1d7f094785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d3222c325749bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0d440fc6794c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R411a08791d6946ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d3222c325749bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58dbbee6d2c4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0d440fc6794c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,493</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,577</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,657</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,641</x:t>
-[...436 lines deleted...]
-          <x:t>0,449</x:t>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>