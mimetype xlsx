--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd008ba1d7f094785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe4a851272434e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f0d440fc6794c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2769dbfc980a44c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58dbbee6d2c4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f0d440fc6794c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bee35121f534acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2769dbfc980a44c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,481</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>