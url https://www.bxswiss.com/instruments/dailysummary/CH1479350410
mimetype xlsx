--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffe4a851272434e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e43c79e0534a3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2769dbfc980a44c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radaee7f791bc465e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bee35121f534acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2769dbfc980a44c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bfe394a12164691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radaee7f791bc465e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,759</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>0,525</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,473</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,519</x:t>
-[...53 lines deleted...]
-          <x:t>0,533</x:t>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>