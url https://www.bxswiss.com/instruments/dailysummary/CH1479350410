--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e43c79e0534a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8fbf70b41840a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radaee7f791bc465e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a34fcb62694c75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bfe394a12164691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radaee7f791bc465e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124df90b1abb4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a34fcb62694c75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,287</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,423</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...529 lines deleted...]
-          <x:t>0,381</x:t>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...4 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>0,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>