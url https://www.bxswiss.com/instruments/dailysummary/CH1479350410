--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red8fbf70b41840a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redcd3d4d27504888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a34fcb62694c75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2fc11a8f544351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R124df90b1abb4855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a34fcb62694c75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9500b5047d854fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2fc11a8f544351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350410</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,345</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,353</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,421</x:t>
-[...414 lines deleted...]
-          <x:t>0,443</x:t>
+          <x:t>0,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>