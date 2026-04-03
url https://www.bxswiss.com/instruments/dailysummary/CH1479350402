--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d58a9954c7d4e42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90bbbae024b448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rece1a8ddb116488b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57679d1817c493f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c03c7d547164906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rece1a8ddb116488b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6af67e6bc9f4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57679d1817c493f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>