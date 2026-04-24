--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra90bbbae024b448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280808b1c42e460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57679d1817c493f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd0a89d502864d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6af67e6bc9f4baa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57679d1817c493f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc971162113a1463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd0a89d502864d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>0,471</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>0,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>