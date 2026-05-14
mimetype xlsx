--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R280808b1c42e460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3f7f5380d44fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd0a89d502864d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca13768d5310491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc971162113a1463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd0a89d502864d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c92f75148d41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca13768d5310491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,505</x:t>
-[...102 lines deleted...]
-          <x:t>0,379</x:t>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,361</x:t>
-[...53 lines deleted...]
-          <x:t>0,363</x:t>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,657</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>