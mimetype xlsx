--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3f7f5380d44fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396a513f4dd842aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca13768d5310491a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361ec53437ad4f72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c92f75148d41ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca13768d5310491a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb12eb3bd92c4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361ec53437ad4f72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,565</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,533</x:t>
-[...70 lines deleted...]
-          <x:t>0,619</x:t>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,603</x:t>
-[...70 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>0,487</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>