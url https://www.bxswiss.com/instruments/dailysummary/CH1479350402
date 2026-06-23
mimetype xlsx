--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R396a513f4dd842aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47fb2c1e80ab4ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R361ec53437ad4f72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb4bd94ea77486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb12eb3bd92c4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R361ec53437ad4f72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a96cbb272ea4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb4bd94ea77486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,697</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,689</x:t>
-[...97 lines deleted...]
-          <x:t>0,621</x:t>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,611</x:t>
-[...16 lines deleted...]
-          <x:t>0,549</x:t>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,471</x:t>
-[...377 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>