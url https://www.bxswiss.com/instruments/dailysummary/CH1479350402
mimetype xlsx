--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47fb2c1e80ab4ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f545d68dcf40db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb4bd94ea77486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62abba727d4c41c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a96cbb272ea4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb4bd94ea77486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acd733854464fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62abba727d4c41c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,947</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,723</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,761</x:t>
-[...75 lines deleted...]
-          <x:t>0,483</x:t>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,469</x:t>
-[...80 lines deleted...]
-          <x:t>0,315</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>0,499</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>