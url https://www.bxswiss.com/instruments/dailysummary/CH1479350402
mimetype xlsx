--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f545d68dcf40db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1aaca5b971b4291" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62abba727d4c41c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0addd19cb4a84fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acd733854464fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62abba727d4c41c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02d2ba1358c45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0addd19cb4a84fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,619</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,513</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>0,561</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,469</x:t>
-[...409 lines deleted...]
-          <x:t>0,401</x:t>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>