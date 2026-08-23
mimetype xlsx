--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1aaca5b971b4291" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92fe177be8f482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0addd19cb4a84fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e72a5f7767e48bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02d2ba1358c45a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0addd19cb4a84fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2878a473ce94e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e72a5f7767e48bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,759</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,859</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,657</x:t>
-[...490 lines deleted...]
-          <x:t>0,505</x:t>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>