--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92fe177be8f482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7134289cf50a4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e72a5f7767e48bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1923c3b8d945eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2878a473ce94e27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e72a5f7767e48bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd3c0a0014d94449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1923c3b8d945eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,643</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,609</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,908</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>