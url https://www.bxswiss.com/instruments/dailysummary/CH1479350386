--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7a8b8c4acd4dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649d93a3e0884763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e64c7f8e0214a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf5848c8c0c412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cc0629b341f4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e64c7f8e0214a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c166dc1a833497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf5848c8c0c412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,487</x:t>
-[...603 lines deleted...]
-          <x:t>1,723</x:t>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>