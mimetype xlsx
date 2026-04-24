--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649d93a3e0884763" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece78ebea52f4808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bf5848c8c0c412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2246f8f2aa24417"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c166dc1a833497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bf5848c8c0c412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9dc80224a249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2246f8f2aa24417" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>0,729</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>0,489</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>