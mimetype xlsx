--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rece78ebea52f4808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a33738b3cd4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2246f8f2aa24417"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43c6477b7154a6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b9dc80224a249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2246f8f2aa24417" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587d7b2cb2524aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43c6477b7154a6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,541</x:t>
-[...4 lines deleted...]
-          <x:t>0,463</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,509</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>0,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>