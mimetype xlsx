--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a33738b3cd4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138ae875925547a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43c6477b7154a6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72bcc512873b4f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R587d7b2cb2524aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43c6477b7154a6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74ba76780764f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72bcc512873b4f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,521</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,495</x:t>
-[...16 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
-[...70 lines deleted...]
-          <x:t>0,667</x:t>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,651</x:t>
-[...318 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,033</x:t>
-[...134 lines deleted...]
-          <x:t>0,527</x:t>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>