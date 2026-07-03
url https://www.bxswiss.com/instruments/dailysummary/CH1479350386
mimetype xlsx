--- v9 (2026-06-03)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R138ae875925547a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16986ae6103349ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72bcc512873b4f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28155084045e4cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb74ba76780764f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72bcc512873b4f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26fc8fca895d437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28155084045e4cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,667</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,657</x:t>
-[...21 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>0,469</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...289 lines deleted...]
-          <x:t>0,883</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>