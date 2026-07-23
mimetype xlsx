--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16986ae6103349ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c134fbce694b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28155084045e4cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837373a5fc0a45b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26fc8fca895d437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28155084045e4cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9114c6c97aa14045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837373a5fc0a45b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,655</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,491</x:t>
-[...291 lines deleted...]
-          <x:t>0,373</x:t>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,413</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>30.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,391</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>0,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>