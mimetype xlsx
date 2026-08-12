--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04c134fbce694b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30adaa7eae774cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R837373a5fc0a45b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4317e42acc4fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9114c6c97aa14045" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R837373a5fc0a45b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6543d855616b459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4317e42acc4fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...205 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,999</x:t>
-[...360 lines deleted...]
-          <x:t>0,399</x:t>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>