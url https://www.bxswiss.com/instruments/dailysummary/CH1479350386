--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30adaa7eae774cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf76c7eb2a7de47bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4317e42acc4fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096892e165e44dc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6543d855616b459c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4317e42acc4fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9d94ca32694e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096892e165e44dc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>