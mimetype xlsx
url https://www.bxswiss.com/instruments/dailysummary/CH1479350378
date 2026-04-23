--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R443aef9ac98443fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8401f403344949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17645488f8d34375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3315791d27b74f90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree0dc29b63d54ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17645488f8d34375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28abdbebadcb4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3315791d27b74f90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...485 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,967</x:t>
-[...85 lines deleted...]
-          <x:t>0,777</x:t>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>0,769</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>