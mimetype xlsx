--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8401f403344949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0054f9275053440c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3315791d27b74f90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab6c7c9f24d4bf8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28abdbebadcb4dc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3315791d27b74f90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5e6b1d458d4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab6c7c9f24d4bf8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,299</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,299</x:t>
-[...173 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,645</x:t>
-[...85 lines deleted...]
-          <x:t>0,715</x:t>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,751</x:t>
-[...117 lines deleted...]
-          <x:t>0,767</x:t>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>