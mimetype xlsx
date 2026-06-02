--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0054f9275053440c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redcb0bfd0a054f54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcab6c7c9f24d4bf8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a23b7e21964afb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c5e6b1d458d4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcab6c7c9f24d4bf8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc7bf1c935148a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a23b7e21964afb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,561</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,533</x:t>
-[...16 lines deleted...]
-          <x:t>0,659</x:t>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,623</x:t>
-[...80 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,927</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,815</x:t>
-[...382 lines deleted...]
-          <x:t>0,549</x:t>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>