--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redcb0bfd0a054f54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8802bd3901ae4059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a23b7e21964afb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc170efbc1b7e484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc7bf1c935148a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a23b7e21964afb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5272acf2064f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc170efbc1b7e484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,727</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,641</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...495 lines deleted...]
-          <x:t>0,891</x:t>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>