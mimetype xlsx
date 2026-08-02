--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8802bd3901ae4059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edd077511b34c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc170efbc1b7e484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafeea5ef86af4089"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf5272acf2064f91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc170efbc1b7e484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ad6d11dbef4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafeea5ef86af4089" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,259</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...170 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,867</x:t>
-[...21 lines deleted...]
-          <x:t>0,575</x:t>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,557</x:t>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>0,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>