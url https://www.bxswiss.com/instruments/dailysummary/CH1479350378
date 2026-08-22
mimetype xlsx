--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1edd077511b34c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5bf7ecdd2944b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafeea5ef86af4089"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bfddadf289438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ad6d11dbef4e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafeea5ef86af4089" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f35ca9b8f9e452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bfddadf289438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,559</x:t>
-[...4 lines deleted...]
-          <x:t>0,461</x:t>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,679</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>