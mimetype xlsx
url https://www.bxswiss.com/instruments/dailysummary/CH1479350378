--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d5bf7ecdd2944b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94675daa3528432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8bfddadf289438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf035e4b65e34c9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f35ca9b8f9e452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8bfddadf289438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2096761255844403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf035e4b65e34c9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,032</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,975</x:t>
-[...355 lines deleted...]
-          <x:t>0,730</x:t>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>