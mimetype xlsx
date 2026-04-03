--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R213406a9a4ef42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca5c0fcfb2d4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543cfbc108db4739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277acb116e874aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8421563856074b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543cfbc108db4739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5e80489ccc4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277acb116e874aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>