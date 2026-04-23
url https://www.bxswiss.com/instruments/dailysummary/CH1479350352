--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca5c0fcfb2d4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ed07db925f4440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277acb116e874aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e617e78c7af4366"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5e80489ccc4c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277acb116e874aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8100582004d1444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e617e78c7af4366" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,137</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>0,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,577</x:t>
-[...490 lines deleted...]
-          <x:t>0,563</x:t>
+          <x:t>0,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>