--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84ed07db925f4440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8f2b03a3ec4572" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e617e78c7af4366"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6237b1656fcd4cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8100582004d1444b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e617e78c7af4366" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd78d00783c44e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6237b1656fcd4cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,619</x:t>
-[...129 lines deleted...]
-          <x:t>0,665</x:t>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>07.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,639</x:t>
-[...306 lines deleted...]
-          <x:t>0,823</x:t>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>