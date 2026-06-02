--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8f2b03a3ec4572" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c531c12d224866" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6237b1656fcd4cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6496265a82054f7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd78d00783c44e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6237b1656fcd4cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf066940c59154157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6496265a82054f7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,745</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,691</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,755</x:t>
-[...436 lines deleted...]
-          <x:t>0,591</x:t>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>