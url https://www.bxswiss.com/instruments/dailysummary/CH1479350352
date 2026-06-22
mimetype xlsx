--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c531c12d224866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb43fac425cf4a7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6496265a82054f7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a01a98272354ff6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf066940c59154157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6496265a82054f7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e1c716b93c450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a01a98272354ff6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,661</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,773</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>0,641</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,571</x:t>
-[...119 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,963</x:t>
-[...225 lines deleted...]
-          <x:t>0,957</x:t>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>