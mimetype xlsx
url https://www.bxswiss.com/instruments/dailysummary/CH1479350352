--- v10 (2026-06-22)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb43fac425cf4a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41589d583be422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a01a98272354ff6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeed82fd43c74891"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e1c716b93c450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a01a98272354ff6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d02e1862584a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeed82fd43c74891" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,191</x:t>
-[...404 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,741</x:t>
-[...53 lines deleted...]
-          <x:t>0,771</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>