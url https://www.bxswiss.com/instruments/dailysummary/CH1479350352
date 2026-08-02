--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc41589d583be422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb12871db53a4e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeed82fd43c74891"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206dc6b23127400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d02e1862584a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeed82fd43c74891" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101fd75b32414b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206dc6b23127400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,607</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,521</x:t>
-[...544 lines deleted...]
-          <x:t>0,545</x:t>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>