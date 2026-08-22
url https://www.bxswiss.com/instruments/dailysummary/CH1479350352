--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb12871db53a4e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4c0c53f7b354f67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R206dc6b23127400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra85fcba4f87d4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101fd75b32414b8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R206dc6b23127400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2798e377022b4d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra85fcba4f87d4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,581</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,429</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>