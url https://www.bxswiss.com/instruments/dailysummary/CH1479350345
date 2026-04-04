--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7754d80f24b49db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c658e6baac469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43692ac4eda04c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8752b7b30c94ddc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f47363faf7544ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43692ac4eda04c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2662920055a4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8752b7b30c94ddc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>