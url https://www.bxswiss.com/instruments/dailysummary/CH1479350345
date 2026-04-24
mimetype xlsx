--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c658e6baac469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89331518c2c74b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8752b7b30c94ddc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78abdf5056d74ba5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2662920055a4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8752b7b30c94ddc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e85935707e43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78abdf5056d74ba5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...122 lines deleted...]
-          <x:t>0,613</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,131</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,963</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,977</x:t>
-[...26 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
-        </x:is>
-[...300 lines deleted...]
-          <x:t>0,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>