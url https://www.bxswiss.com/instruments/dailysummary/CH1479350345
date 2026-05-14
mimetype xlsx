--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89331518c2c74b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39892e0f7a9f4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78abdf5056d74ba5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfd67ad06594cab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e85935707e43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78abdf5056d74ba5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6745eb51b7b4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfd67ad06594cab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,343</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,343</x:t>
-[...43 lines deleted...]
-          <x:t>0,603</x:t>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
-        </x:is>
-[...521 lines deleted...]
-          <x:t>0,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>