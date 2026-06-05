--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39892e0f7a9f4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21870d62be0d4054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcfd67ad06594cab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0114c194504775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6745eb51b7b4ca5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcfd67ad06594cab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73857fc3c172427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0114c194504775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,701</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...33 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,799</x:t>
-[...48 lines deleted...]
-          <x:t>0,829</x:t>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,813</x:t>
-[...16 lines deleted...]
-          <x:t>0,933</x:t>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,913</x:t>
-[...436 lines deleted...]
-          <x:t>0,661</x:t>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>