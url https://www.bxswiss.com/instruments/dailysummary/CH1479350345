--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21870d62be0d4054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338d29b262c44791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0114c194504775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016e1fbb74c04164"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73857fc3c172427d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0114c194504775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd695c107683c4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016e1fbb74c04164" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,047</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,045</x:t>
-[...75 lines deleted...]
-          <x:t>0,829</x:t>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>0,637</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>0,943</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>