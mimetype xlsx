--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338d29b262c44791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34603ddcd3fe4808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016e1fbb74c04164"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46dd15fd5904077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd695c107683c4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016e1fbb74c04164" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffac8e8601194e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46dd15fd5904077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,273</x:t>
-[...178 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,797</x:t>
-[...333 lines deleted...]
-          <x:t>0,559</x:t>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>