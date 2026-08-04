--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34603ddcd3fe4808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539e8cbf70194e7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46dd15fd5904077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091b6fcce1c24621"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffac8e8601194e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46dd15fd5904077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f964544072e49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091b6fcce1c24621" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,779</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>0,649</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>