--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539e8cbf70194e7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93d87a6dacf4edd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091b6fcce1c24621"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bec39e908c46e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f964544072e49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091b6fcce1c24621" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b8535519784a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bec39e908c46e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,344</x:t>
-[...517 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>1,164</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>