--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93d87a6dacf4edd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6f98e743948465d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59bec39e908c46e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902347505b934df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b8535519784a21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59bec39e908c46e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef1f1f6387b446d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902347505b934df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,811</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...283 lines deleted...]
-          <x:t>1,493</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,307</x:t>
-[...48 lines deleted...]
-          <x:t>0,941</x:t>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...46 lines deleted...]
-          <x:t>0,949</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>