--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffad13e443549bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4a65e61a80404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50234f153ef146f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra12731d781744e5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60bddfaa21f408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50234f153ef146f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0384762784845af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra12731d781744e5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>