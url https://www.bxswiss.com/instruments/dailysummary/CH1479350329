--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4a65e61a80404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762d7745d12b4341" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra12731d781744e5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f2b04d1acc4037"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0384762784845af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra12731d781744e5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960ee0b6f0274bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f2b04d1acc4037" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,031</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,309</x:t>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,015</x:t>
-[...97 lines deleted...]
-          <x:t>1,071</x:t>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>0,647</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>