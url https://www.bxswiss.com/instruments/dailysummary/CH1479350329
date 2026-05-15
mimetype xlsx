--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762d7745d12b4341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3f42eee7d64853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f2b04d1acc4037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea56393bea74b19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R960ee0b6f0274bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f2b04d1acc4037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ed7656aa2d488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea56393bea74b19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,609</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,663</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,859</x:t>
-[...198 lines deleted...]
-          <x:t>0,905</x:t>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>