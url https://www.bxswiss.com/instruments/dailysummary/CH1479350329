--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3f42eee7d64853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f2f8b0523f4f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea56393bea74b19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9c5ba38f414392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05ed7656aa2d488e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea56393bea74b19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa3d114454064325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9c5ba38f414392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,821</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,779</x:t>
-[...53 lines deleted...]
-          <x:t>0,813</x:t>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,901</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>0,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>