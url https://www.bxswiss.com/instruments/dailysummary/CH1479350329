--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f2f8b0523f4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1432286e1f4a63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9c5ba38f414392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b78ab99ef2459d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa3d114454064325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9c5ba38f414392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba9f71d85cc40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b78ab99ef2459d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,007</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,889</x:t>
-[...495 lines deleted...]
-          <x:t>0,901</x:t>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>