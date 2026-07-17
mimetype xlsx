--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1432286e1f4a63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6324110dd44c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37b78ab99ef2459d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb98bd25de4b43a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ba9f71d85cc40ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37b78ab99ef2459d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra975673ce3ea4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb98bd25de4b43a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,953</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,863</x:t>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,789</x:t>
-[...16 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>0,581</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,611</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>0,591</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>