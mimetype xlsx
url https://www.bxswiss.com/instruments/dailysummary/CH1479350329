--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6324110dd44c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31e4a8dd51b4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb98bd25de4b43a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R626496383deb447c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra975673ce3ea4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb98bd25de4b43a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b402e243c8b4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R626496383deb447c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,989</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,823</x:t>
-[...11 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,797</x:t>
-[...97 lines deleted...]
-          <x:t>0,877</x:t>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,917</x:t>
-[...249 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,450</x:t>
-[...225 lines deleted...]
-          <x:t>0,489</x:t>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>