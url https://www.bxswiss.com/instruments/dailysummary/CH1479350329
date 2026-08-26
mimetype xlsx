--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd31e4a8dd51b4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1feaaf0e90eb484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R626496383deb447c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794b9fe9e196460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b402e243c8b4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R626496383deb447c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b7996e7c744ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794b9fe9e196460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,450</x:t>
-[...16 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,332</x:t>
-[...576 lines deleted...]
-          <x:t>1,371</x:t>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>