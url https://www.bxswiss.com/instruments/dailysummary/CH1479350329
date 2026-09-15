--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1feaaf0e90eb484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf24f8bea00a4073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R794b9fe9e196460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4f4b2e749b49ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6b7996e7c744ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R794b9fe9e196460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9acead60849f49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4f4b2e749b49ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,276</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>1,633</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,445</x:t>
-[...161 lines deleted...]
-          <x:t>1,228</x:t>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>