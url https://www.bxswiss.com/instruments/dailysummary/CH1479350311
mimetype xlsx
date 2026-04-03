--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R981454d20b9d4b9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9548ab0d274843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade5bbd654f04c3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf92f7fd9164a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5282860c817f488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade5bbd654f04c3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb485197861c84a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf92f7fd9164a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>