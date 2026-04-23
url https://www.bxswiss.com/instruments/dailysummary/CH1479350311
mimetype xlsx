--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb9548ab0d274843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01ab7029bf94484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf92f7fd9164a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4ea7c9f21f4042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb485197861c84a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf92f7fd9164a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R111764a13b2c4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4ea7c9f21f4042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,347</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>0,693</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>