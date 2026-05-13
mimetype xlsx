--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01ab7029bf94484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66d4264f07e45db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4ea7c9f21f4042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fba06d5b204839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R111764a13b2c4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4ea7c9f21f4042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5330c6e693014e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fba06d5b204839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,939</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>1,011</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>