--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf66d4264f07e45db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c7d21f65344097" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7fba06d5b204839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed98baf0d1847d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5330c6e693014e86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7fba06d5b204839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eaf148b7e894fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed98baf0d1847d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,923</x:t>
-[...48 lines deleted...]
-          <x:t>0,951</x:t>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,935</x:t>
-[...43 lines deleted...]
-          <x:t>1,203</x:t>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,063</x:t>
-[...382 lines deleted...]
-          <x:t>0,737</x:t>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>