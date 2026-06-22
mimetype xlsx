--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c7d21f65344097" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7501589188f048b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ed98baf0d1847d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1cd8ccaa9943ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eaf148b7e894fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ed98baf0d1847d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4281852d11234f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1cd8ccaa9943ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,807</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,855</x:t>
-[...75 lines deleted...]
-          <x:t>0,855</x:t>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,681</x:t>
-[...274 lines deleted...]
-          <x:t>1,181</x:t>
+          <x:t>0,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>