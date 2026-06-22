--- v11 (2026-06-22)
+++ v12 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7501589188f048b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb177ba442205434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c1cd8ccaa9943ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra892d49bc3f749f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4281852d11234f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c1cd8ccaa9943ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5b5a90f9084421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra892d49bc3f749f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,475 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,093</x:t>
-[...253 lines deleted...]
-        <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,159</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,673</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>0,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>