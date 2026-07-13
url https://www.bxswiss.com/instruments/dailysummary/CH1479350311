--- v12 (2026-06-22)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb177ba442205434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f1d888dd484078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra892d49bc3f749f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9e774aa7084e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5b5a90f9084421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra892d49bc3f749f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80027b02b7a491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9e774aa7084e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,159</x:t>
-[...16 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,771</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,883</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,773</x:t>
-[...161 lines deleted...]
-          <x:t>0,995</x:t>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>