--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f1d888dd484078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30905f1f70224498" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9e774aa7084e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc573aaa3cdc04290"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra80027b02b7a491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9e774aa7084e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4facbafc58047d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc573aaa3cdc04290" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,633</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>15.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,883</x:t>
-[...517 lines deleted...]
-          <x:t>0,741</x:t>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>