--- v14 (2026-08-02)
+++ v15 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30905f1f70224498" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd222de293f034bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc573aaa3cdc04290"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096489dfe0ec4c46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4facbafc58047d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc573aaa3cdc04290" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e92e28bb49043e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096489dfe0ec4c46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,859</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,741</x:t>
-[...38 lines deleted...]
-          <x:t>0,627</x:t>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,623</x:t>
-[...254 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,951</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...85 lines deleted...]
-          <x:t>1,001</x:t>
+          <x:t>1,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>