--- v15 (2026-08-22)
+++ v16 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd222de293f034bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4febec17ed241a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R096489dfe0ec4c46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6c391c7fce4f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e92e28bb49043e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R096489dfe0ec4c46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc4b8692e014768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6c391c7fce4f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>0,951</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,821</x:t>
-[...232 lines deleted...]
-          <x:t>1,683</x:t>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,607</x:t>
-[...156 lines deleted...]
-          <x:t>1,501</x:t>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>1,200</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>