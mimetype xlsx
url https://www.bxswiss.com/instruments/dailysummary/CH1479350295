--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb374de1e09945a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350fe62980ed4bbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a5b4424c84416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7b0db132e9415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raca2bd36c94947ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a5b4424c84416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a932d397b34bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7b0db132e9415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...220 lines deleted...]
-          <x:t>1,575</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,566</x:t>
-[...409 lines deleted...]
-          <x:t>2,293</x:t>
+          <x:t>1,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>