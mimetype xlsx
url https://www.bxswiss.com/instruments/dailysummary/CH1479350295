--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350fe62980ed4bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e64ec46ca1240fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c7b0db132e9415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c42e7cc3ed409b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a932d397b34bed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c7b0db132e9415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ce7e51b80f454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c42e7cc3ed409b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,061</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,421</x:t>
-[...205 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>1,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...360 lines deleted...]
-          <x:t>0,743</x:t>
+          <x:t>1,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>