--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e64ec46ca1240fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab4d8d8b4084744" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c42e7cc3ed409b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2432213e3df54e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9ce7e51b80f454a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c42e7cc3ed409b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ef91d126e040a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2432213e3df54e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,895</x:t>
-[...21 lines deleted...]
-          <x:t>0,655</x:t>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>1,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>