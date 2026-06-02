--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab4d8d8b4084744" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0283dc970f422b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2432213e3df54e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac59b02d0c93419f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ef91d126e040a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2432213e3df54e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c91a854a20841e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac59b02d0c93419f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,799</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,763</x:t>
-[...16 lines deleted...]
-          <x:t>0,939</x:t>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,897</x:t>
-[...43 lines deleted...]
-          <x:t>0,999</x:t>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>17.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,459</x:t>
-[...350 lines deleted...]
-          <x:t>1,533</x:t>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,261</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,791</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>