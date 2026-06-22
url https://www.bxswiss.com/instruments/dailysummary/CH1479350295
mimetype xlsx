--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0283dc970f422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21994a1e500a4fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac59b02d0c93419f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3786ab93fd4654"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c91a854a20841e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac59b02d0c93419f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37e01070e9d4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3786ab93fd4654" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,037</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,099</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,143</x:t>
-[...414 lines deleted...]
-          <x:t>1,263</x:t>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>