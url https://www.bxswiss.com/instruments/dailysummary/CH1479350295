--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21994a1e500a4fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7e4dc1a52d40ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3786ab93fd4654"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9752fb4d889a4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc37e01070e9d4eac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3786ab93fd4654" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c7f3fc673248b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9752fb4d889a4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>