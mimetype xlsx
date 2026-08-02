--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7e4dc1a52d40ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1830bd4e6cb84f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9752fb4d889a4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd915b1d5f1c04f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09c7f3fc673248b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9752fb4d889a4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b2e5a5c87944d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd915b1d5f1c04f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...70 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,103</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>