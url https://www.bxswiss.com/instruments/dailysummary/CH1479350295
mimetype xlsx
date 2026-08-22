--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1830bd4e6cb84f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35db25530594fd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd915b1d5f1c04f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be1bf91238f4f62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b2e5a5c87944d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd915b1d5f1c04f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8c9cbb25f44e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be1bf91238f4f62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,418</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>0,969</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...300 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>