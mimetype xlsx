--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re35db25530594fd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8be3b80dbd47430d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be1bf91238f4f62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c97fe357f74c85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c8c9cbb25f44e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be1bf91238f4f62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6cae3371bd4593" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c97fe357f74c85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,983</x:t>
-[...26 lines deleted...]
-          <x:t>1,945</x:t>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,827</x:t>
-[...242 lines deleted...]
-          <x:t>1,336</x:t>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>