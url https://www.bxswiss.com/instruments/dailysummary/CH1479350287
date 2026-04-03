--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fab74c1000c4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8400da6c7c4fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6620f75af48144f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694b1f905e8f464f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac360ebc57f34bca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6620f75af48144f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ff84d6cd264bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694b1f905e8f464f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>