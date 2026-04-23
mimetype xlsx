--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb8400da6c7c4fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7e8e389e4c47ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R694b1f905e8f464f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059be12dd33347e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ff84d6cd264bac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R694b1f905e8f464f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f7ecdc8f7b4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059be12dd33347e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,539</x:t>
-[...26 lines deleted...]
-          <x:t>1,363</x:t>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>1,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,153</x:t>
-[...16 lines deleted...]
-          <x:t>1,245</x:t>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,093</x:t>
-[...43 lines deleted...]
-          <x:t>1,233</x:t>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>0,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>