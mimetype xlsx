--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba7e8e389e4c47ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691642674fba4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R059be12dd33347e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04bea1af17d4ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f7ecdc8f7b4dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R059be12dd33347e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra365a72db67043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04bea1af17d4ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,853</x:t>
-[...269 lines deleted...]
-          <x:t>1,135</x:t>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,007</x:t>
-[...6 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>1,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>