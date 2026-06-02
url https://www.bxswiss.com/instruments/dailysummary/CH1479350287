--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R691642674fba4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd676b56b79d4174" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04bea1af17d4ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202ef375f36d48b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra365a72db67043af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04bea1af17d4ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebb96cd64484ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202ef375f36d48b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>1,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,241</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>0,849</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>