--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd676b56b79d4174" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943ba736d6bc4f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R202ef375f36d48b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a83d3a2909942b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ebb96cd64484ad9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R202ef375f36d48b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5e41390dde4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a83d3a2909942b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,941</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,191</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>1,347</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>