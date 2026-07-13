--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R943ba736d6bc4f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa79374b17e4844" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a83d3a2909942b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdb03e165ac4d87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red5e41390dde4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a83d3a2909942b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b16a71f0e541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdb03e165ac4d87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,345</x:t>
-[...97 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>1,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>