--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa79374b17e4844" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694acf5c4bc04a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafdb03e165ac4d87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ec8a0bc7a0405b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b16a71f0e541f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafdb03e165ac4d87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a69e6201b04952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ec8a0bc7a0405b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,967</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,891</x:t>
-[...21 lines deleted...]
-          <x:t>1,151</x:t>
+          <x:t>1,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,111</x:t>
-[...431 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>