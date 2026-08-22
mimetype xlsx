--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R694acf5c4bc04a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44771a78aa654c1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ec8a0bc7a0405b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde60ae9cf92a4c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a69e6201b04952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ec8a0bc7a0405b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7d7e80280348c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde60ae9cf92a4c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>0,861</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,831</x:t>
-[...16 lines deleted...]
-          <x:t>0,847</x:t>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,683</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>