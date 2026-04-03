--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fbb26af446b4b9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdb0f69be444167" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e165931a5844f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22453ce709b14f71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5198d78e9d1044a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e165931a5844f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8b21a4ec2a4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22453ce709b14f71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>