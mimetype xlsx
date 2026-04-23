--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfdb0f69be444167" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e2e95ffafc4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22453ce709b14f71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7803420dd964954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb8b21a4ec2a4581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22453ce709b14f71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05099a13397941da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7803420dd964954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,621</x:t>
-[...161 lines deleted...]
-          <x:t>1,315</x:t>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,153</x:t>
-[...16 lines deleted...]
-          <x:t>1,243</x:t>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,153</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,847</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>