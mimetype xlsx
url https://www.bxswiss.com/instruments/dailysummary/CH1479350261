--- v8 (2026-04-23)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66e2e95ffafc4949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d0e17dd81c42f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7803420dd964954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d64ea07bfd4128"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05099a13397941da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7803420dd964954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c41555c0e74043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d64ea07bfd4128" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,833</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,909</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>1,221</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>