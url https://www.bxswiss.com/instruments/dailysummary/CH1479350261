--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d0e17dd81c42f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632f56b0bbe14b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d64ea07bfd4128"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc9548f45a5475f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18c41555c0e74043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d64ea07bfd4128" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3445da96b6164803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc9548f45a5475f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,129</x:t>
-[...43 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,639</x:t>
-[...264 lines deleted...]
-          <x:t>1,181</x:t>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,989</x:t>
-[...38 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>0,945</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>