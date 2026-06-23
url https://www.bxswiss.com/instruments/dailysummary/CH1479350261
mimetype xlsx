--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R632f56b0bbe14b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabe8b8dbd884768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc9548f45a5475f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab78e78055ea456b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3445da96b6164803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc9548f45a5475f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7cad217d714dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab78e78055ea456b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,251</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,033</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,007</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,913</x:t>
-[...355 lines deleted...]
-          <x:t>1,525</x:t>
+          <x:t>1,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>