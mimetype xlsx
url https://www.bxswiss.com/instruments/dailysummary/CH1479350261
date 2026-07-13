--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabe8b8dbd884768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31db75c5b98a4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab78e78055ea456b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051bdf7a34d44245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f7cad217d714dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab78e78055ea456b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883090223c3f4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051bdf7a34d44245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>1,213</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,211</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,933</x:t>
-[...141 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>1,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>