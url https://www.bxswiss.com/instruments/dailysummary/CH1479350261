--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31db75c5b98a4f5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc7ae2bb96648a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R051bdf7a34d44245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec1acb2d7574d70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883090223c3f4258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R051bdf7a34d44245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836016904fad4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec1acb2d7574d70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,847</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...11 lines deleted...]
-          <x:t>0,989</x:t>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,859</x:t>
-[...544 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>