--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc7ae2bb96648a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb86a06d4d943c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ec1acb2d7574d70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b3f91de6d464962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R836016904fad4eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ec1acb2d7574d70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R003e601acc3a48a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b3f91de6d464962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,075</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,909</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>