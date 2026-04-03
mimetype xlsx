--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6867d7b86b1d4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06946441469944f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df75f71123a42bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75becfe254f41ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff68501a1d34deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df75f71123a42bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06635665b6de44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75becfe254f41ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>