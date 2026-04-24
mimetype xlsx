--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06946441469944f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ec6077d1494e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd75becfe254f41ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881e5ff2c913424a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06635665b6de44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd75becfe254f41ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9858ea703b2141cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881e5ff2c913424a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,259</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,343</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,661</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,601</x:t>
-[...21 lines deleted...]
-          <x:t>1,321</x:t>
+          <x:t>1,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>0,903</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>