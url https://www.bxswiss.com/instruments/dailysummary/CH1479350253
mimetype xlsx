--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7ec6077d1494e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2182ad6ba99749fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881e5ff2c913424a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e457655b9c4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9858ea703b2141cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881e5ff2c913424a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6637da9392644e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e457655b9c4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>1,043</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,867</x:t>
-[...75 lines deleted...]
-          <x:t>1,545</x:t>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,213</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>1,203</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...161 lines deleted...]
-          <x:t>1,277</x:t>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>