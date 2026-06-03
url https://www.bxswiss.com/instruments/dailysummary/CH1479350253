--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2182ad6ba99749fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784a7721f4104b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26e457655b9c4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f59b7141ccb4095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6637da9392644e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26e457655b9c4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2202139f33184d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f59b7141ccb4095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,969</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,933</x:t>
-[...48 lines deleted...]
-          <x:t>1,203</x:t>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,175</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,735</x:t>
-[...43 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,529</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>1,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>