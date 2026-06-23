--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R784a7721f4104b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5843115cf245d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f59b7141ccb4095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc402be7131984354"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2202139f33184d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f59b7141ccb4095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c8e465571b4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc402be7131984354" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,995</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,783</x:t>
-[...38 lines deleted...]
-          <x:t>1,371</x:t>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,199</x:t>
-[...26 lines deleted...]
-          <x:t>1,121</x:t>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...397 lines deleted...]
-          <x:t>1,625</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>