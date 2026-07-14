--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b5843115cf245d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c043d4ab344497a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc402be7131984354"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f31cbbb3804b08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c8e465571b4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc402be7131984354" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697474ffb66e4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f31cbbb3804b08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>1,347</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,423</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,241</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,149</x:t>
-[...205 lines deleted...]
-          <x:t>1,332</x:t>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,289</x:t>
-[...53 lines deleted...]
-          <x:t>1,357</x:t>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>