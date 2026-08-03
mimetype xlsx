--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c043d4ab344497a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f33f5cdba9a4170" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4f31cbbb3804b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500897da3e4a4759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R697474ffb66e4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4f31cbbb3804b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110dd35fb4b0467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500897da3e4a4759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,191</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,059</x:t>
-[...566 lines deleted...]
-          <x:t>1,089</x:t>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>