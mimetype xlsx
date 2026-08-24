--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f33f5cdba9a4170" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc291ce0b0c67445c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R500897da3e4a4759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec837c657f7f41df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R110dd35fb4b0467e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R500897da3e4a4759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6ce0ca30f6478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec837c657f7f41df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,919</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,913</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>1,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>