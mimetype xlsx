--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc291ce0b0c67445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6aefeb4cbef44447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec837c657f7f41df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac4da7800934495"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6ce0ca30f6478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec837c657f7f41df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2bb67766334184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac4da7800934495" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>2,047</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,961</x:t>
-[...355 lines deleted...]
-          <x:t>1,773</x:t>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>