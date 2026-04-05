--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6c50e7dffdb436d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb652fb3f46a5423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b45125e19164bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff0bd5afc344174"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2f736212bc4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b45125e19164bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a8fa13a9e741af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff0bd5afc344174" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>1,329</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>