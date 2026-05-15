--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb652fb3f46a5423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd60ac2afccb4d4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ff0bd5afc344174"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fc0f9beb9a4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a8fa13a9e741af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ff0bd5afc344174" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e8fd0b1f42446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fc0f9beb9a4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,745</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,687</x:t>
-[...21 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,417</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>12.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,383</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,309</x:t>
-[...60 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,081</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>0,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>