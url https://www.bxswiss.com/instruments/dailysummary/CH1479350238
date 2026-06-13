--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd60ac2afccb4d4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c72ea90c09241bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43fc0f9beb9a4f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917020c667694d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e8fd0b1f42446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43fc0f9beb9a4f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5805aaccaad04c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917020c667694d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,547</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,377</x:t>
-[...205 lines deleted...]
-          <x:t>1,441</x:t>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,431</x:t>
-[...161 lines deleted...]
-          <x:t>1,081</x:t>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>