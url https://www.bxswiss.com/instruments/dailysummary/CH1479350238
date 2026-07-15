--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c72ea90c09241bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfc378c933b4dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917020c667694d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2581b217f64648a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5805aaccaad04c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917020c667694d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4ed8897d7b435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2581b217f64648a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,011</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,041</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,081</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>1,183</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,969</x:t>
-[...502 lines deleted...]
-          <x:t>1,145</x:t>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,003</x:t>
-[...4 lines deleted...]
-          <x:t>1,139</x:t>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>