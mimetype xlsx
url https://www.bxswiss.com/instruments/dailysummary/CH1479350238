--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcfc378c933b4dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c15040b85b44cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2581b217f64648a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29d4b867fbd4482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac4ed8897d7b435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2581b217f64648a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cf70414a4e4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29d4b867fbd4482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,521</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,305</x:t>
-[...16 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,291</x:t>
-[...92 lines deleted...]
-          <x:t>1,403</x:t>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,221</x:t>
-[...436 lines deleted...]
-          <x:t>1,235</x:t>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>