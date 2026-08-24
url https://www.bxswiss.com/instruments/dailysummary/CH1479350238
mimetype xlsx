--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c15040b85b44cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364cd2a22d7b4f18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29d4b867fbd4482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6ab14859e2426f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8cf70414a4e4bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29d4b867fbd4482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c54da63d9b04356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6ab14859e2426f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,027</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,903</x:t>
-[...497 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,911</x:t>
-[...16 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,137</x:t>
-[...9 lines deleted...]
-          <x:t>2,071</x:t>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>