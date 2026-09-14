--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R364cd2a22d7b4f18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1832b43e068a4cb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a6ab14859e2426f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca44ff96a82a46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c54da63d9b04356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a6ab14859e2426f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d742de7c426447c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca44ff96a82a46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,504</x:t>
-[...436 lines deleted...]
-          <x:t>1,887</x:t>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>