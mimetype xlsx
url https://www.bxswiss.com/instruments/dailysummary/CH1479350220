--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ebce68d324a4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ddbe36fa664f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0116ffb49d1a40a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a96522933e4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8d78914a38d43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0116ffb49d1a40a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc80f8b909c43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a96522933e4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>