--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ddbe36fa664f4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea05f5545bae4320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87a96522933e4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815124fe955a41c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dc80f8b909c43b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87a96522933e4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f981f6052d344df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815124fe955a41c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>1,253</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>1,311</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,265</x:t>
-[...38 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,527</x:t>
-[...333 lines deleted...]
-          <x:t>1,019</x:t>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>