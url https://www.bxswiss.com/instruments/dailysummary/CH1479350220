--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea05f5545bae4320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e21b1bd5aa4a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R815124fe955a41c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce94ac34ae64b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f981f6052d344df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R815124fe955a41c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0f6f62324b4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce94ac34ae64b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,947</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,887</x:t>
-[...161 lines deleted...]
-          <x:t>1,717</x:t>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,507</x:t>
-[...296 lines deleted...]
-          <x:t>1,437</x:t>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>