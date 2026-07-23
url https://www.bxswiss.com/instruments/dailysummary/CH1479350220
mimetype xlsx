--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e21b1bd5aa4a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777a7ee18a4d4c01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce94ac34ae64b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d64ceda6924eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa0f6f62324b4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce94ac34ae64b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0206c56a9a945b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d64ceda6924eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...495 lines deleted...]
-          <x:t>1,419</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,319</x:t>
-[...16 lines deleted...]
-          <x:t>1,479</x:t>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,157</x:t>
-[...6 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,231</x:t>
-[...16 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,009</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...38 lines deleted...]
-          <x:t>1,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>