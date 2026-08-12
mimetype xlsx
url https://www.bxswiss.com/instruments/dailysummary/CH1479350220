--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777a7ee18a4d4c01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f86d02b77b340db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25d64ceda6924eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1e1411c20b4f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0206c56a9a945b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25d64ceda6924eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccebecb0c691448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1e1411c20b4f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,429</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,387</x:t>
-[...97 lines deleted...]
-          <x:t>1,157</x:t>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,993</x:t>
-[...330 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,197</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>1,266</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>