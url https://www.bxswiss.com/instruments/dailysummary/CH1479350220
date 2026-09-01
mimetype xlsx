--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f86d02b77b340db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69897af1b9aa45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d1e1411c20b4f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39024f3d632b4aad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccebecb0c691448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d1e1411c20b4f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd7b913ae5da471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39024f3d632b4aad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>