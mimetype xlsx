--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82517458528346c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2626e7e66b4834" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c82ddb602e143d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dcb9356691425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1b04d7ec81431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c82ddb602e143d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378e5f55d4584e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dcb9356691425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>