--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2626e7e66b4834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb964de1aef4ff2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19dcb9356691425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R427b8ee24ab64f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R378e5f55d4584e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19dcb9356691425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5082fdf787364a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R427b8ee24ab64f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,977</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,571</x:t>
-[...60 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,817</x:t>
-[...468 lines deleted...]
-          <x:t>1,083</x:t>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>