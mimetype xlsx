--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb964de1aef4ff2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4b618697874fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R427b8ee24ab64f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa9f933ea8248e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5082fdf787364a96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R427b8ee24ab64f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cc938b29f04b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa9f933ea8248e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,063</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,005</x:t>
-[...517 lines deleted...]
-          <x:t>1,519</x:t>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>