--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa4b618697874fb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734f949314774be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa9f933ea8248e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ede02db6bb4c66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5cc938b29f04b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa9f933ea8248e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c4580901994d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ede02db6bb4c66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,449</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,417</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...251 lines deleted...]
-          <x:t>04.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,591</x:t>
-[...129 lines deleted...]
-          <x:t>1,437</x:t>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,351</x:t>
-[...58 lines deleted...]
-          <x:t>1,233</x:t>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>