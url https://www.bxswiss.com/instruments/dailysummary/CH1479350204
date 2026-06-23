--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R734f949314774be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea475a792da4f58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ede02db6bb4c66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe348f503ea415a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c4580901994d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ede02db6bb4c66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2faf4da714694f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe348f503ea415a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,349</x:t>
-[...360 lines deleted...]
-          <x:t>1,932</x:t>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>