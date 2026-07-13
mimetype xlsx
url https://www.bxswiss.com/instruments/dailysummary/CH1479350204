--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea475a792da4f58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a18769235384052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe348f503ea415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79911c17d4d84627"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2faf4da714694f28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe348f503ea415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7debdf6862fe4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79911c17d4d84627" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,055</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>1,674</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>