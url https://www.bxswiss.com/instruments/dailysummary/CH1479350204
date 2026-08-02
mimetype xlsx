--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a18769235384052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36448d7701224ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79911c17d4d84627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49870c43688a499e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7debdf6862fe4a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79911c17d4d84627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb6d0f631d474b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49870c43688a499e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,085</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,957</x:t>
-[...156 lines deleted...]
-          <x:t>1,742</x:t>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,574</x:t>
-[...404 lines deleted...]
-          <x:t>1,372</x:t>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>