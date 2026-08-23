--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36448d7701224ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b66604ec55541f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49870c43688a499e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4263afa7cdf84935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb6d0f631d474b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49870c43688a499e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5357ee8e18224d78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4263afa7cdf84935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>