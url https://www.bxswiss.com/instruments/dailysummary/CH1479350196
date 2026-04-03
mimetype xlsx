--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f94ade6788549a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b8fc9016fa4f11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba860fb8076042b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb573dba18ee49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb38caa0a170435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba860fb8076042b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48080f2150e4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb573dba18ee49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>