--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b8fc9016fa4f11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74c7fde5d2e4ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb573dba18ee49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2702c662f34877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd48080f2150e4d00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb573dba18ee49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e2aff6f9b4454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2702c662f34877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,777</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>1,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>