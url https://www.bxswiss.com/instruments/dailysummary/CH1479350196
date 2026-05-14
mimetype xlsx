--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra74c7fde5d2e4ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3475e585d47b400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2702c662f34877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8b4672ac224d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0e2aff6f9b4454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2702c662f34877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9939a038a60440e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8b4672ac224d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1,879</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,529</x:t>
-[...129 lines deleted...]
-          <x:t>1,535</x:t>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,507</x:t>
-[...161 lines deleted...]
-          <x:t>1,607</x:t>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>