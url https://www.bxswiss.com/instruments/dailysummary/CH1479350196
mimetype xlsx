--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3475e585d47b400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb2bc1a5fc249f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8b4672ac224d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeac524a3f724140"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9939a038a60440e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8b4672ac224d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e1fcf3999b427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeac524a3f724140" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,535</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,507</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,147</x:t>
-[...156 lines deleted...]
-          <x:t>1,605</x:t>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,771</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>1,309</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>