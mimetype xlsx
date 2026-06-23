--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbb2bc1a5fc249f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a606c78a5f4f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeac524a3f724140"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5463bf2856c744b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0e1fcf3999b427c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeac524a3f724140" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8256c4c2e4c04d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5463bf2856c744b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>1,567</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,483</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,454</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>