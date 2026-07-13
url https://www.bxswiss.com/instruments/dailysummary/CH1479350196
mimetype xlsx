--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59a606c78a5f4f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc662bf363cbe4b7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5463bf2856c744b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f07ec9259eb449f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8256c4c2e4c04d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5463bf2856c744b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd84f6f73254900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f07ec9259eb449f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,953</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...379 lines deleted...]
-          <x:t>1,249</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,745</x:t>
-[...63 lines deleted...]
-          <x:t>1,788</x:t>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>