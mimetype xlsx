--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc662bf363cbe4b7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9a9214552145d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f07ec9259eb449f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391be45bec6f4134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fd84f6f73254900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f07ec9259eb449f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a80f55ed224893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391be45bec6f4134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,249</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,745</x:t>
-[...107 lines deleted...]
-          <x:t>1,528</x:t>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,317</x:t>
-[...70 lines deleted...]
-          <x:t>1,351</x:t>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,171</x:t>
-[...242 lines deleted...]
-          <x:t>1,482</x:t>
+          <x:t>1,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>