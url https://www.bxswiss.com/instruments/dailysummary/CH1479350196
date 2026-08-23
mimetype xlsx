--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda9a9214552145d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra298aa82aa8541c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391be45bec6f4134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd575d7ea3714846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67a80f55ed224893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391be45bec6f4134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76c8555c45945b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd575d7ea3714846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,434</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>1,963</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>