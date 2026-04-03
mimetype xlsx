--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0aa2fc724f8048ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc244476c718f4a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4553b27593c84238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a03f57be17451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc359f94bd5a4698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4553b27593c84238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1faebc2a98694b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a03f57be17451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>