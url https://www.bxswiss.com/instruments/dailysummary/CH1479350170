--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc244476c718f4a15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b2aee6d84a473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0a03f57be17451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8a70691f154c6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1faebc2a98694b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0a03f57be17451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b8b9ea938a47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8a70691f154c6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,113</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,049</x:t>
-[...21 lines deleted...]
-          <x:t>1,713</x:t>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,735</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>1,599</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,219</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>