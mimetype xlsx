--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87b2aee6d84a473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91dd7a4bf5374054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8a70691f154c6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab45c9c50ac0453a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b8b9ea938a47d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8a70691f154c6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree33cdedaec34f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab45c9c50ac0453a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,711</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,711</x:t>
-[...264 lines deleted...]
-          <x:t>1,993</x:t>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...124 lines deleted...]
-          <x:t>1,627</x:t>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
-[...134 lines deleted...]
-          <x:t>1,725</x:t>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>