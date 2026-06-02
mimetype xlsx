--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91dd7a4bf5374054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d76b7b3f4b34c2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab45c9c50ac0453a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc33b355aee4274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree33cdedaec34f06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab45c9c50ac0453a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b365bf472045fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc33b355aee4274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,627</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,595</x:t>
-[...65 lines deleted...]
-          <x:t>1,817</x:t>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,785</x:t>
-[...16 lines deleted...]
-          <x:t>2,011</x:t>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,797</x:t>
-[...382 lines deleted...]
-          <x:t>1,341</x:t>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>