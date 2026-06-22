--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d76b7b3f4b34c2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb3e9ad77d14865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc33b355aee4274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282b04a785fa4f5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b365bf472045fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc33b355aee4274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2424c1586eeb418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282b04a785fa4f5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,809</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,795</x:t>
-[...199 lines deleted...]
-        <x:is>
           <x:t>1,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,563</x:t>
-[...306 lines deleted...]
-          <x:t>2,158</x:t>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>