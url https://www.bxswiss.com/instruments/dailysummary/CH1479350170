--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redb3e9ad77d14865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277b0a914d3d4a74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R282b04a785fa4f5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9570e5ebe0da40e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2424c1586eeb418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R282b04a785fa4f5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23afe03bd314781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9570e5ebe0da40e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>2,038</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,828</x:t>
-[...43 lines deleted...]
-          <x:t>2,034</x:t>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,762</x:t>
-[...119 lines deleted...]
-          <x:t>1,507</x:t>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,337</x:t>
-[...166 lines deleted...]
-          <x:t>1,906</x:t>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>