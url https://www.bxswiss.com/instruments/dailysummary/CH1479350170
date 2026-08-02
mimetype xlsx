--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R277b0a914d3d4a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6857b9bbea54218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9570e5ebe0da40e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e6cf0e385249c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb23afe03bd314781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9570e5ebe0da40e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14906bbccf94f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e6cf0e385249c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,507</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,337</x:t>
-[...75 lines deleted...]
-          <x:t>1,722</x:t>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,718</x:t>
-[...372 lines deleted...]
-          <x:t>2,149</x:t>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,173</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>1,596</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>