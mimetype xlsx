--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6857b9bbea54218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R700984b06ecd4e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0e6cf0e385249c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa98b1844e884499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra14906bbccf94f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0e6cf0e385249c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R869bf921ca334df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa98b1844e884499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,427</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...505 lines deleted...]
-          <x:t>2,103</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>