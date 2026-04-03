--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R801936422fb54524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a79a5e49f14a56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bcd6eac2c0f4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19992d4622ee4bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6da9878e05944d81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bcd6eac2c0f4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1181760fc224ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19992d4622ee4bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>