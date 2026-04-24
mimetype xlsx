--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a79a5e49f14a56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c09e3d609a4998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19992d4622ee4bf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259b05a2435b4d56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1181760fc224ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19992d4622ee4bf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5092d34daa4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259b05a2435b4d56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,213</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,147</x:t>
-[...21 lines deleted...]
-          <x:t>1,799</x:t>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>1,289</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>