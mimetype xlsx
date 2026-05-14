--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c09e3d609a4998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c537d5a3074214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R259b05a2435b4d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c935fc592b4cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd5092d34daa4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R259b05a2435b4d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6766f450bd2d4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c935fc592b4cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,093</x:t>
-[...31 lines deleted...]
-          <x:t>1,547</x:t>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,721</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,691</x:t>
-[...161 lines deleted...]
-          <x:t>1,793</x:t>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>