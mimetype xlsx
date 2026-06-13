--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3c537d5a3074214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0d99a13ce849f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65c935fc592b4cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eab716c93c2411c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6766f450bd2d4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65c935fc592b4cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba02a8ae18b2462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eab716c93c2411c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>1,721</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,691</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>1,749</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,643</x:t>
-[...269 lines deleted...]
-          <x:t>1,475</x:t>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>