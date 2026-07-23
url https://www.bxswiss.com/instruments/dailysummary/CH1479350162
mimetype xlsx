--- v10 (2026-06-13)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0d99a13ce849f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551969bc2cfd4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eab716c93c2411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72d536a012f4fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba02a8ae18b2462c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eab716c93c2411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95bc3ffc9fc49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72d536a012f4fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...473 lines deleted...]
-          <x:t>1,860</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,872</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,607</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>