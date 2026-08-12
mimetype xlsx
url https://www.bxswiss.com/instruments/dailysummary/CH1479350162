--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R551969bc2cfd4dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7cb226adaf94394" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72d536a012f4fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7367142b410449f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd95bc3ffc9fc49c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72d536a012f4fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a2b70f251874de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7367142b410449f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...603 lines deleted...]
-          <x:t>1,737</x:t>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>