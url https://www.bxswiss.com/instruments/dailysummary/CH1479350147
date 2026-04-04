--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b55997902d413e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56c71b98a9a4a00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5baec9cf5a204304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0516d993e624012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dd7f52c37924645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5baec9cf5a204304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd2c606c64e46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0516d993e624012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>3,447</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>