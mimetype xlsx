--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc56c71b98a9a4a00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f25167c5c264b5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0516d993e624012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c18e5c2bff46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd2c606c64e46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0516d993e624012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2208b1f260154977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c18e5c2bff46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,375</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
-        </x:is>
-[...543 lines deleted...]
-          <x:t>1,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>