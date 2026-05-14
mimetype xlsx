--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f25167c5c264b5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881032ca021d45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c18e5c2bff46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa22ddd10a3473c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2208b1f260154977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c18e5c2bff46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb789f8a97eb0482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa22ddd10a3473c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,327</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,259</x:t>
-[...134 lines deleted...]
-          <x:t>1,311</x:t>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,469</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>1,893</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,709</x:t>
-[...242 lines deleted...]
-          <x:t>1,887</x:t>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>