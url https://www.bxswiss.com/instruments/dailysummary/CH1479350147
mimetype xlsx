--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881032ca021d45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8626266b39b249c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfa22ddd10a3473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc042b5c6b12c420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb789f8a97eb0482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfa22ddd10a3473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a62d3880eb244eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc042b5c6b12c420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,483</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,429</x:t>
-[...48 lines deleted...]
-          <x:t>1,817</x:t>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,789</x:t>
-[...48 lines deleted...]
-          <x:t>1,835</x:t>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,567</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>