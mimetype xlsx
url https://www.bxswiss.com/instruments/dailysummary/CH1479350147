--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8626266b39b249c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a27b95b1a14845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc042b5c6b12c420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093c15e9783b486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a62d3880eb244eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc042b5c6b12c420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a998dff5ece4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093c15e9783b486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,583</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,217</x:t>
-[...286 lines deleted...]
-          <x:t>2,377</x:t>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,349</x:t>
-[...161 lines deleted...]
-          <x:t>2,395</x:t>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>