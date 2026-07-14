--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56a27b95b1a14845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd9696a537e4cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R093c15e9783b486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644df3d8169f40ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a998dff5ece4645" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R093c15e9783b486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc1952401884b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644df3d8169f40ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,377</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,349</x:t>
-[...528 lines deleted...]
-        <x:is>
           <x:t>2,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>