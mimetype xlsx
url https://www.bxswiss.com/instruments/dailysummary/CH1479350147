--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebd9696a537e4cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb442dc7aa59f4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R644df3d8169f40ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ab74eda48747e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dc1952401884b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R644df3d8169f40ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059efbd82e86410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ab74eda48747e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>1,999</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,838</x:t>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,859</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>