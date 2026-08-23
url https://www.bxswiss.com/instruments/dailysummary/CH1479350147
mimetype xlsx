--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb442dc7aa59f4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b22147f756d4360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78ab74eda48747e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e408613c384731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R059efbd82e86410c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78ab74eda48747e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf50a5f2745344049" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e408613c384731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>