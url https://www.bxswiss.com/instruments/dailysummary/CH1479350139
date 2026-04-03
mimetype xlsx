--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6085680bb13f4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d5c52148344776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc2d7ed2680421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e435483c594fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09704c86b26d4059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc2d7ed2680421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb777060de474fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e435483c594fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>