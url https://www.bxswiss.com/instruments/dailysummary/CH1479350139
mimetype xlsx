--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3d5c52148344776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9100d054c82e4a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9e435483c594fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1c9c9ac3c541ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb777060de474fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9e435483c594fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04edd808778246f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1c9c9ac3c541ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>2,153</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,005</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>2,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,849</x:t>
-[...129 lines deleted...]
-          <x:t>2,159</x:t>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,861</x:t>
-[...296 lines deleted...]
-          <x:t>1,437</x:t>
+          <x:t>1,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>