--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9100d054c82e4a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde332c9faf94daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe1c9c9ac3c541ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f9bdee5f3943ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04edd808778246f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe1c9c9ac3c541ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a32d0f4389c460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f9bdee5f3943ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,055</x:t>
-[...16 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,749</x:t>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>1,987</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>