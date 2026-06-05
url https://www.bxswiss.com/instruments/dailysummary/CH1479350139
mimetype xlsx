--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcde332c9faf94daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f0b1a6bf13450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f9bdee5f3943ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71222833fe74131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a32d0f4389c460c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f9bdee5f3943ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce6e6b68d6444785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71222833fe74131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,821</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,765</x:t>
-[...80 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,703</x:t>
-[...171 lines deleted...]
-          <x:t>1,537</x:t>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>