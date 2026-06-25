--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63f0b1a6bf13450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7091bdd5ca6d44d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf71222833fe74131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3682f38b8964060"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce6e6b68d6444785" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf71222833fe74131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5016a37b80854501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3682f38b8964060" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,703</x:t>
-[...269 lines deleted...]
-          <x:t>2,469</x:t>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,187</x:t>
-[...242 lines deleted...]
-          <x:t>2,264</x:t>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>