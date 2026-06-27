--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7091bdd5ca6d44d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a8e21906b048dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3682f38b8964060"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61a2198ca504fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5016a37b80854501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3682f38b8964060" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaf7aaaa4dc48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61a2198ca504fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>