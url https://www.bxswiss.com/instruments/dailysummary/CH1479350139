--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7a8e21906b048dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79351c46430c4bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd61a2198ca504fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54faaab78fc4b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racaf7aaaa4dc48cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd61a2198ca504fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdfe51dd7c0847b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54faaab78fc4b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,854</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>18.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,219</x:t>
-[...31 lines deleted...]
-          <x:t>2,079</x:t>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,157</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>1,704</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>