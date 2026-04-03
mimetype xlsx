--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdb57f9cb8ca4e48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9db9ee51614907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b4637ba5d3d4908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1821fe9af5146dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f5f73e3b684ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b4637ba5d3d4908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a2afd15d394fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1821fe9af5146dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>