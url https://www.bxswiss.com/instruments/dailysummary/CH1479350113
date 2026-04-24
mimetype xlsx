--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f9db9ee51614907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400e45728e2d47a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1821fe9af5146dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10c8ca4650d4556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21a2afd15d394fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1821fe9af5146dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d797a2363324e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10c8ca4650d4556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,589</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,073</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,077</x:t>
-[...414 lines deleted...]
-          <x:t>1,517</x:t>
+          <x:t>2,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>