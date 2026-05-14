--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R400e45728e2d47a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc434822e50df4b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re10c8ca4650d4556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc84c40af13bc4ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d797a2363324e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re10c8ca4650d4556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e120b2d4044ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc84c40af13bc4ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,401</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,157</x:t>
-[...6 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,091</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>10.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,093</x:t>
-[...4 lines deleted...]
-          <x:t>1,843</x:t>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,899</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>2,091</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>