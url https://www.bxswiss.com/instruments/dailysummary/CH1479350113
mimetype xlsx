--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc434822e50df4b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823c10aaa1a5448c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc84c40af13bc4ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra917f04508d9457e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9e120b2d4044ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc84c40af13bc4ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6583d370e2294847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra917f04508d9457e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>2,311</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,063</x:t>
-[...382 lines deleted...]
-          <x:t>1,753</x:t>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>