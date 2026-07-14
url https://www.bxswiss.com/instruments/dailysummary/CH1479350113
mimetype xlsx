--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823c10aaa1a5448c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3d46b173454914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra917f04508d9457e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e02c4b449c4c95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6583d370e2294847" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra917f04508d9457e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0616f7a9db4e40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e02c4b449c4c95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,509</x:t>
-[...247 lines deleted...]
-          <x:t>2,149</x:t>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>2,185</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>