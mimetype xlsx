--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf3d46b173454914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c7c6000d6142ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e02c4b449c4c95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458ce184a8d1484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0616f7a9db4e40ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e02c4b449c4c95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R865bc12445f24141" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458ce184a8d1484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,149</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>1,934</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>1,904</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,696</x:t>
-[...168 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,505</x:t>
-[...90 lines deleted...]
-          <x:t>2,117</x:t>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>