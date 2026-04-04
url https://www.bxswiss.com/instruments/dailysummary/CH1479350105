--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R458e2bc9e4d746c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00934b62a4f2470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6348bc0a1b6f4450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bb421e0e8b4c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda6149817dc64c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6348bc0a1b6f4450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31423d8809604f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bb421e0e8b4c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>