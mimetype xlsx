--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00934b62a4f2470d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31dfdc8190c4457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9bb421e0e8b4c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cddbe3550c44a6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31423d8809604f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9bb421e0e8b4c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bad2d7139194502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cddbe3550c44a6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,631</x:t>
-[...4 lines deleted...]
-          <x:t>2,235</x:t>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>2,489</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,195</x:t>
-        </x:is>
-[...462 lines deleted...]
-          <x:t>1,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>