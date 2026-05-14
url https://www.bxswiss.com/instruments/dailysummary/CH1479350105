--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31dfdc8190c4457e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1a66f0ba09493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cddbe3550c44a6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44dd257745f445d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bad2d7139194502" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cddbe3550c44a6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68214fbe216d4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44dd257745f445d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>2,195</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>