--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1a66f0ba09493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7587b04eec5d49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44dd257745f445d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd917e4535bdd4eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68214fbe216d4868" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44dd257745f445d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e09907cb9241e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd917e4535bdd4eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>1,747</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
-[...38 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,127</x:t>
-[...522 lines deleted...]
-          <x:t>1,851</x:t>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>