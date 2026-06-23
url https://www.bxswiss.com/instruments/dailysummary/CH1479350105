--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7587b04eec5d49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486fb36a0ac143ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd917e4535bdd4eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b570d0566c4968"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18e09907cb9241e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd917e4535bdd4eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce6fbf7292c84781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b570d0566c4968" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>2,061</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>2,769</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>