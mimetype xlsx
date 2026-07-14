--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R486fb36a0ac143ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4803b212e24f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54b570d0566c4968"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5256ce76cd9a4473"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce6fbf7292c84781" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54b570d0566c4968" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d79d706ef9e4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5256ce76cd9a4473" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,017</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,635</x:t>
-[...11 lines deleted...]
-          <x:t>2,863</x:t>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,701</x:t>
-[...382 lines deleted...]
-          <x:t>2,549</x:t>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>