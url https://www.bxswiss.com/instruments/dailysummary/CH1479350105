--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf4803b212e24f5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re640afe207d6417d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5256ce76cd9a4473"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cca2604cad342c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d79d706ef9e4d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5256ce76cd9a4473" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaeda78ea2fa497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cca2604cad342c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>2,543</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,271</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>2,251</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>