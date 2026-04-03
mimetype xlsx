--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d74c88119464578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959c0d4e19b54a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e6e4726e364db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4c4500e5444999"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27988f5344964880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e6e4726e364db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990787e2e5c54757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4c4500e5444999" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>