--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R959c0d4e19b54a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da3a6b56df9434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4c4500e5444999"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb12df788cb24a9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R990787e2e5c54757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4c4500e5444999" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083ee18a701b4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb12df788cb24a9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,173</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,299</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>2,743</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,669</x:t>
-[...566 lines deleted...]
-          <x:t>1,681</x:t>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>