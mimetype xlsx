--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da3a6b56df9434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f19db12c97b440e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb12df788cb24a9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6057072f8fd84193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R083ee18a701b4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb12df788cb24a9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf450898e66ae41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6057072f8fd84193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,617</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,369</x:t>
-[...60 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,985</x:t>
-[...225 lines deleted...]
-          <x:t>2,303</x:t>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>