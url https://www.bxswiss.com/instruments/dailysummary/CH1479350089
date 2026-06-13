--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f19db12c97b440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835deba60c544cad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6057072f8fd84193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a795bbf41940b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf450898e66ae41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6057072f8fd84193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b21fea94884832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a795bbf41940b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,985</x:t>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,947</x:t>
-[...11 lines deleted...]
-          <x:t>2,123</x:t>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,065</x:t>
-[...26 lines deleted...]
-          <x:t>2,109</x:t>
+          <x:t>2,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...332 lines deleted...]
-          <x:t>2,069</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,029</x:t>
-[...166 lines deleted...]
-          <x:t>1,949</x:t>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>