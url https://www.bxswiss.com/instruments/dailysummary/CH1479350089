--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R835deba60c544cad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2996ba69468d401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a795bbf41940b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35e1ca196944e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9b21fea94884832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a795bbf41940b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17edb4a13c74c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35e1ca196944e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,057</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>2,599</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,437</x:t>
-[...139 lines deleted...]
-          <x:t>2,164</x:t>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>