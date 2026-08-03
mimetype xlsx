--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2996ba69468d401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba000cf3e069476b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf35e1ca196944e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca31c7851c74de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd17edb4a13c74c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf35e1ca196944e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab26467cad7c4c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca31c7851c74de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,717</x:t>
-[...549 lines deleted...]
-          <x:t>2,387</x:t>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>