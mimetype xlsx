--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R271b5932ebf84db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552220c0492b41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef234bc8e274c69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb2c92a0e9e4b5e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c76802a6df64bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef234bc8e274c69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4f3358da0a47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb2c92a0e9e4b5e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,343</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>