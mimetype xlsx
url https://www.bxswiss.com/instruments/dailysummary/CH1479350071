--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R552220c0492b41af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11093d6007754007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbb2c92a0e9e4b5e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62652b4025fe4db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4f3358da0a47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbb2c92a0e9e4b5e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748c3c6f94d6425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62652b4025fe4db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,271</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>1,769</x:t>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>