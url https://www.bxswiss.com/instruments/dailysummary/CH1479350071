--- v7 (2026-04-23)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11093d6007754007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe62391c592346f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62652b4025fe4db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6fa52a48a94785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R748c3c6f94d6425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62652b4025fe4db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef4481ff2cf4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6fa52a48a94785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...473 lines deleted...]
-          <x:t>2,361</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,983</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>2,453</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>