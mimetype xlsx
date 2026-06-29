--- v8 (2026-06-05)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe62391c592346f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5f82d0a6d34919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae6fa52a48a94785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a6f655d3c64b48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef4481ff2cf4fe3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae6fa52a48a94785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7c0e35407d4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a6f655d3c64b48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,439</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,161</x:t>
-[...43 lines deleted...]
-          <x:t>2,577</x:t>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,351</x:t>
-[...75 lines deleted...]
-          <x:t>1,991</x:t>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>2,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>