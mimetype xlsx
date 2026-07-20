--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a5f82d0a6d34919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c0a09c412954dad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92a6f655d3c64b48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ea96b2fdb04728"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd7c0e35407d4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92a6f655d3c64b48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb1c52d04ad64d76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ea96b2fdb04728" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350071</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,893</x:t>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,643</x:t>
-[...443 lines deleted...]
-          <x:t>2,441</x:t>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,053</x:t>
-[...31 lines deleted...]
-          <x:t>2,063</x:t>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>