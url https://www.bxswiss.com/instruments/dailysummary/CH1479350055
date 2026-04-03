--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe25838a31c14696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e79b8a10d944a0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7493cde570b4adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e45f226637a4bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabb1351e577b4a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7493cde570b4adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff247bb2d6f8465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e45f226637a4bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>