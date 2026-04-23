--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e79b8a10d944a0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e26f0d8d7e44e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e45f226637a4bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6419abe872c4a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff247bb2d6f8465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e45f226637a4bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fcbdd634024e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6419abe872c4a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,045</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,659</x:t>
-[...458 lines deleted...]
-          <x:t>1,859</x:t>
+          <x:t>2,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>