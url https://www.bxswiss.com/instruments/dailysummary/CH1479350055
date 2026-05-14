--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e26f0d8d7e44e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc95fb2f8a024b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6419abe872c4a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700cac5a2626497f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13fcbdd634024e46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6419abe872c4a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05b5878a1d940b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700cac5a2626497f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>