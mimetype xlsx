--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc95fb2f8a024b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33783d92a4e84703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700cac5a2626497f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8abd400ec7f42d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05b5878a1d940b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700cac5a2626497f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646f15d902cd4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8abd400ec7f42d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>2,475</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,113</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,163</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>