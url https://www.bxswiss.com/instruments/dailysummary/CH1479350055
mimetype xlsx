--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33783d92a4e84703" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0992c4185098423e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8abd400ec7f42d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8512c50c1357406f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R646f15d902cd4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8abd400ec7f42d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf458210cfaf41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8512c50c1357406f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,239</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>3,171</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>