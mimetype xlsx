--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0992c4185098423e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R046dae84552840fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8512c50c1357406f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5dff7568d140e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf458210cfaf41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8512c50c1357406f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622744dd413f4e4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5dff7568d140e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>2,437</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,264</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,751</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>17.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,715</x:t>
-[...90 lines deleted...]
-          <x:t>2,973</x:t>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>