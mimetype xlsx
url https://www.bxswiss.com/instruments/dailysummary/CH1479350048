--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2b5acb6242a4549" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5537986a4b7f47b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb66e2359ea14b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8383389b9864b79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R785b7c72fe9d4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb66e2359ea14b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0cf693d2934712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8383389b9864b79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>