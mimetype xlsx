--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5537986a4b7f47b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b4464c5fc04759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8383389b9864b79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8128f2c3d74414d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb0cf693d2934712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8383389b9864b79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc15d4f5b4494db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8128f2c3d74414d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,121</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,613</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>1,949</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>