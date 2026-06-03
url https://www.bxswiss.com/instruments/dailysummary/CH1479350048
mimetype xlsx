--- v5 (2026-04-24)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50b4464c5fc04759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315e2787ed5e4517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8128f2c3d74414d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201d5e64848342e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc15d4f5b4494db8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8128f2c3d74414d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c754948d1d04d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201d5e64848342e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>2,545</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,473</x:t>
-[...65 lines deleted...]
-          <x:t>2,609</x:t>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,361</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,161</x:t>
-[...63 lines deleted...]
-          <x:t>2,643</x:t>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>