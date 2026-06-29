--- v6 (2026-06-03)
+++ v7 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R315e2787ed5e4517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc42165219cf143fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201d5e64848342e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffc44e013847424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c754948d1d04d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201d5e64848342e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83606e41213c4503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffc44e013847424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>2,813</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,819</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,581</x:t>
-[...431 lines deleted...]
-          <x:t>3,309</x:t>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>