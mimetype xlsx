--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R204ee9518b484933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb36f52115e4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b80fae7fe02423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63387ea673fa45f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0695197450c34d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b80fae7fe02423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce2802b1e284976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63387ea673fa45f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>