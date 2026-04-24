--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb36f52115e4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f608e549364b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63387ea673fa45f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f79739da63f4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce2802b1e284976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63387ea673fa45f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb2997280ed430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f79739da63f4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,763</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>2,043</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>