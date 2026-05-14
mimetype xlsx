--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f608e549364b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b01655764b487a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f79739da63f4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96bff01e44b4379"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb2997280ed430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f79739da63f4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0fe1bd82944e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96bff01e44b4379" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>2,255</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,967</x:t>
-[...382 lines deleted...]
-          <x:t>2,761</x:t>
+          <x:t>2,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>