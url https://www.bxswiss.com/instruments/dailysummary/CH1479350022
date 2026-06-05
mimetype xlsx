--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b01655764b487a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc691b68705405f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf96bff01e44b4379"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce1e84695ff40fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d0fe1bd82944e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf96bff01e44b4379" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557555e1c932454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce1e84695ff40fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
-[...129 lines deleted...]
-          <x:t>3,173</x:t>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,293</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>2,387</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>