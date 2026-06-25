--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfc691b68705405f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12b6730e346d4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ce1e84695ff40fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fee0b9aa364e6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R557555e1c932454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ce1e84695ff40fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf16eff4e02bb4436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fee0b9aa364e6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,463</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>3,151</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,957</x:t>
-[...31 lines deleted...]
-          <x:t>3,163</x:t>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>