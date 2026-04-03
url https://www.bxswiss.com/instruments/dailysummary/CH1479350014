--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9219425f552d407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c161c33131462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7559b6b9f4a425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc980fd851d6f4e0a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb175cf05278407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7559b6b9f4a425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892be762e1c0458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc980fd851d6f4e0a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>