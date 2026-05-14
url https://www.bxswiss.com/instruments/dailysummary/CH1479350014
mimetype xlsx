--- v7 (2026-04-03)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33c161c33131462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ceb512223442d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc980fd851d6f4e0a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b862026fbc4c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R892be762e1c0458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc980fd851d6f4e0a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb64e5d84414ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b862026fbc4c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,365</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,833</x:t>
-[...75 lines deleted...]
-          <x:t>2,447</x:t>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,623</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,049</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,503</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>2,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>