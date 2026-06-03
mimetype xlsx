--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63ceb512223442d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cae72dca234808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50b862026fbc4c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd744bb771edb4c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eb64e5d84414ed6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50b862026fbc4c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re959c0c2e60a48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd744bb771edb4c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,351</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>2,569</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,749</x:t>
-[...117 lines deleted...]
-          <x:t>2,503</x:t>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>