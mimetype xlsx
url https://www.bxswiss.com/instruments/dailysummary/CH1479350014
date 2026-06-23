--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05cae72dca234808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04723227cefe42d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd744bb771edb4c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f232560836437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re959c0c2e60a48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd744bb771edb4c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32da3d8755a42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f232560836437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,989</x:t>
-[...495 lines deleted...]
-          <x:t>3,593</x:t>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>