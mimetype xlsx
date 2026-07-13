--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04723227cefe42d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R776d16f30e8248a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f232560836437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b97fbf67a74a60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb32da3d8755a42fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f232560836437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098af79327894724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b97fbf67a74a60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479350014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,091</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,171</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,181</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>2,823</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>3,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>