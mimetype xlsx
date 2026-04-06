--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f265b0485d4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039b8a0458e94822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15c30cce59ea4867"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb8bb78908147c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62600f20afab4177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15c30cce59ea4867" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf3e7340da64be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb8bb78908147c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>3,451</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,377</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>2,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,809</x:t>
-[...53 lines deleted...]
-          <x:t>2,743</x:t>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>