--- v6 (2026-04-06)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R039b8a0458e94822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec63d4688ab4ceb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bb8bb78908147c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91595554c38481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebf3e7340da64be9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bb8bb78908147c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra898e498811a474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91595554c38481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>1,397</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,903</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,461</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>