--- v7 (2026-04-26)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec63d4688ab4ceb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c39a13d1cd41ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re91595554c38481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba439a10a588478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra898e498811a474e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re91595554c38481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c1b3fbb6274b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba439a10a588478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>2,989</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>2,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>3,269</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>2,957</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>