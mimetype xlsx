--- v8 (2026-06-05)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92c39a13d1cd41ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2828641b3d5542cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba439a10a588478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0efb5d50aff84902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c1b3fbb6274b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba439a10a588478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d273e8c92b4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0efb5d50aff84902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349990</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,175</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,159</x:t>
-[...102 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>2,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,969</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>3,243</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>