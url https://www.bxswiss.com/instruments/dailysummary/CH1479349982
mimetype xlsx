--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc474bbfd2ecb4d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d998027159343a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R844aad7ae2c84d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4f329c789640be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c1e950a2d8649e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R844aad7ae2c84d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc7a0ab252324da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4f329c789640be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...458 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,665</x:t>
-[...171 lines deleted...]
-          <x:t>2,791</x:t>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>