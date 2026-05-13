--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d998027159343a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6b49bedb14427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4f329c789640be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565817b1cdfa4d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc7a0ab252324da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4f329c789640be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e78ae4ebc54ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565817b1cdfa4d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>3,119</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,885</x:t>
-[...65 lines deleted...]
-          <x:t>2,991</x:t>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>3,177</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>