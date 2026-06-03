--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6b49bedb14427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05af2913d0fb4c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565817b1cdfa4d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f4557e12384269"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1e78ae4ebc54ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565817b1cdfa4d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec26fbfd33464540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f4557e12384269" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,033</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,955</x:t>
-[...11 lines deleted...]
-          <x:t>2,991</x:t>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,071</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...396 lines deleted...]
-          <x:t>3,969</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,547</x:t>
-[...85 lines deleted...]
-          <x:t>2,661</x:t>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>