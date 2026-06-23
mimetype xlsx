--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05af2913d0fb4c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526fbecee71e4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17f4557e12384269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcc7ce6531348b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec26fbfd33464540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17f4557e12384269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cea0012739f483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcc7ce6531348b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,813</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,289</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>3,877</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>