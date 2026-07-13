--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R526fbecee71e4a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c66c8ff32e4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bcc7ce6531348b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb136c1c0f3c14ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cea0012739f483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bcc7ce6531348b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R010f96c152844c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb136c1c0f3c14ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1479349982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,723</x:t>
-[...183 lines deleted...]
-          <x:t>3,059</x:t>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,827</x:t>
-[...156 lines deleted...]
-          <x:t>3,755</x:t>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,349</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,721</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>